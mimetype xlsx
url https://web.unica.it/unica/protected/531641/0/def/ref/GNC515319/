--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -7,99 +7,99 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unicadrsi.sharepoint.com/sites/FacoltdiScienze/Documenti condivisi/TIROCINI_Convenzioni Facoltà dal 2020/Convenzioni Facoltà Scienze/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="945" documentId="11_4BC1164C8C838505976FE025041E020E1C929D7A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4AF5698C-555C-4C56-AEC5-7A278C8364CF}"/>
+  <xr:revisionPtr revIDLastSave="965" documentId="11_4BC1164C8C838505976FE025041E020E1C929D7A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8E635DF7-E60C-4AB9-857A-324C9E6C70AA}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Foglio1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Foglio1!$A$2:$I$152</definedName>
     <definedName name="_Hlk100056537" localSheetId="0">Foglio1!$A$63</definedName>
     <definedName name="_Hlk100134467" localSheetId="0">Foglio1!$D$63</definedName>
     <definedName name="_Hlk100822944" localSheetId="0">Foglio1!$A$65</definedName>
     <definedName name="_Hlk100825745" localSheetId="0">Foglio1!$D$65</definedName>
     <definedName name="_Hlk109639044" localSheetId="0">Foglio1!$D$80</definedName>
     <definedName name="_Hlk112329544" localSheetId="0">Foglio1!$D$81</definedName>
     <definedName name="_Hlk114836595" localSheetId="0">Foglio1!$D$82</definedName>
     <definedName name="_Hlk118274311" localSheetId="0">Foglio1!$D$86</definedName>
     <definedName name="_Hlk118274408" localSheetId="0">Foglio1!$D$87</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Foglio1!$A$1:$I$150</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="922" uniqueCount="406">
   <si>
     <t>CONVENZIONI DI TIROCINIO DI FORMAZIONE E ORIENTAMENTO - Facoltà di Scienze</t>
   </si>
   <si>
     <t xml:space="preserve"> Ente convenzionato</t>
   </si>
   <si>
     <t>Sede legale</t>
   </si>
   <si>
     <t>Durata</t>
   </si>
   <si>
     <t>Riferimento Convenzione</t>
   </si>
   <si>
     <t>Data sottoscrizione</t>
   </si>
   <si>
     <t>Data scadenza</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
@@ -1255,50 +1255,68 @@
     <t>GSE Gestione Servizi Evoluti</t>
   </si>
   <si>
     <t xml:space="preserve">Latina </t>
   </si>
   <si>
     <t>271/2026</t>
   </si>
   <si>
     <t>206/2026</t>
   </si>
   <si>
     <t>N° Convenzione TSP</t>
   </si>
   <si>
     <t>Prot. N. 97786 del 01/04/2026</t>
   </si>
   <si>
     <t>215/2026</t>
   </si>
   <si>
     <t>90/2026</t>
   </si>
   <si>
     <t>89/2026</t>
+  </si>
+  <si>
+    <t>370/2026</t>
+  </si>
+  <si>
+    <t>DOMO SRL</t>
+  </si>
+  <si>
+    <t>371/2026</t>
+  </si>
+  <si>
+    <t>Prot. N. 115014 del 30/04/2026</t>
+  </si>
+  <si>
+    <t>Prot. N. 115017 del 30/04/2026</t>
+  </si>
+  <si>
+    <t>MEDITERRANEI SOC. COOP. A R.L.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -2524,51 +2542,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I162"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A142" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E150" sqref="E150"/>
+      <selection activeCell="A160" sqref="A160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="54.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="4" max="4" width="28.5703125" customWidth="1"/>
     <col min="5" max="5" width="23" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" style="9" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
@@ -6643,70 +6661,106 @@
         <v>392</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E155" s="8" t="s">
         <v>393</v>
       </c>
       <c r="F155" s="3">
         <v>46113</v>
       </c>
       <c r="G155" s="3">
         <v>47208</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I155" s="21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A156" s="1"/>
-[...7 lines deleted...]
-      <c r="I156" s="21"/>
+      <c r="A156" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="F156" s="3">
+        <v>46142</v>
+      </c>
+      <c r="G156" s="3">
+        <v>47237</v>
+      </c>
+      <c r="H156" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I156" s="21" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="157" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="1"/>
-[...7 lines deleted...]
-      <c r="I157" s="21"/>
+      <c r="A157" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="F157" s="3">
+        <v>46142</v>
+      </c>
+      <c r="G157" s="3">
+        <v>47237</v>
+      </c>
+      <c r="H157" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="I157" s="21" t="s">
+        <v>36</v>
+      </c>
     </row>
     <row r="158" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A158" s="1"/>
       <c r="B158" s="2"/>
       <c r="C158" s="2"/>
       <c r="D158" s="2"/>
       <c r="E158" s="8"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="4"/>
       <c r="I158" s="21"/>
     </row>
     <row r="159" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A159" s="1"/>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
       <c r="D159" s="2"/>
       <c r="E159" s="8"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="4"/>
       <c r="I159" s="21"/>
     </row>
     <row r="160" spans="1:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A160" s="1"/>
@@ -6761,50 +6815,59 @@
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="99" max="8" man="1"/>
     <brk id="134" max="8" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="149" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A6C195A7FB9D6C408284DAEA5E88452B" ma:contentTypeVersion="15" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="b3157b45d17fb11967a8ffef291622d6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="142b5a80-64e9-4603-8ca8-636cc73e6e54" xmlns:ns3="05fd4ef0-a5e4-4dc5-b312-0ac96012850e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="46bdf16babb5e0fb59b9a199313c9e54" ns2:_="" ns3:_="">
     <xsd:import namespace="142b5a80-64e9-4603-8ca8-636cc73e6e54"/>
     <xsd:import namespace="05fd4ef0-a5e4-4dc5-b312-0ac96012850e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -6995,104 +7058,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="142b5a80-64e9-4603-8ca8-636cc73e6e54">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="05fd4ef0-a5e4-4dc5-b312-0ac96012850e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4ED7060-B0FC-411C-8702-C743E3B98DB8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1066EFA2-7494-426D-ACA3-7D074C79CEC7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="142b5a80-64e9-4603-8ca8-636cc73e6e54"/>
     <ds:schemaRef ds:uri="05fd4ef0-a5e4-4dc5-b312-0ac96012850e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11242597-0092-4301-9AB0-1D19525A52D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="142b5a80-64e9-4603-8ca8-636cc73e6e54"/>
     <ds:schemaRef ds:uri="05fd4ef0-a5e4-4dc5-b312-0ac96012850e"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>