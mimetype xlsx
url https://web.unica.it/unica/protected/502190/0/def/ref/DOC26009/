--- v0 (2026-05-01)
+++ v1 (2026-09-23)
@@ -1,133 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\WoOz\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://unicadrsi-my.sharepoint.com/personal/gianmichele_soddu_unica_it/Documents/Documenti/pubblicazione/moduli da Modulistica revisionati/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4E5561EA-8B27-4415-BBA9-85B59D42F870}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="354" documentId="8_{4E5561EA-8B27-4415-BBA9-85B59D42F870}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7A4EE2AD-4762-49AB-BC7B-D1BC8330EECF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F72F3C0B-72FB-448E-869F-23E610475EAF}"/>
   </bookViews>
   <sheets>
     <sheet name="rendiconto_missione" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">rendiconto_missione!$A$1:$F$67</definedName>
-[...4 lines deleted...]
-    <definedName name="SPESE_VIAGGIO">rendiconto_missione!$A$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">rendiconto_missione!$A$1:$F$127</definedName>
+    <definedName name="INDENNITÀ_CHILOMETRICA">rendiconto_missione!$A$117</definedName>
+    <definedName name="SPESE_ALLOGGIO">rendiconto_missione!$A$29</definedName>
+    <definedName name="SPESE_ISCRIZIONE">rendiconto_missione!$A$108</definedName>
+    <definedName name="SPESE_PARCHEGGIO">rendiconto_missione!$A$43</definedName>
+    <definedName name="SPESE_PASTI">rendiconto_missione!$A$74</definedName>
+    <definedName name="SPESE_VIAGGIO">rendiconto_missione!$A$15</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">rendiconto_missione!$1:$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F57" i="1" l="1"/>
-[...9 lines deleted...]
-  <c r="F61" i="1" l="1"/>
+  <c r="F60" i="1" l="1" a="1"/>
+  <c r="F106" i="1" a="1"/>
+  <c r="F115" i="1"/>
+  <c r="F41" i="1" a="1"/>
+  <c r="F27" i="1"/>
+  <c r="F124" i="1"/>
+  <c r="F126" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="33">
   <si>
     <t>RENDICONTO MISSIONE</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Ora</t>
   </si>
   <si>
     <t xml:space="preserve">Luogo di partenza </t>
   </si>
   <si>
     <t>Luogo di arrivo</t>
   </si>
   <si>
     <t>Veicolo</t>
   </si>
   <si>
     <t>gg/mm/aaaa</t>
   </si>
   <si>
     <t>hh:mm</t>
   </si>
   <si>
@@ -176,50 +175,56 @@
     <t>TOTALE INDENNITÀ CHILOMETRICA</t>
   </si>
   <si>
     <t>€ /km</t>
   </si>
   <si>
     <t>km percorsi</t>
   </si>
   <si>
     <t>TOTALE COSTI</t>
   </si>
   <si>
     <t xml:space="preserve">A FAVORE DI </t>
   </si>
   <si>
     <t>Dipartimento di Pedagogia, Psicologia, Filosofia</t>
   </si>
   <si>
     <t>Direttrice: Prof.ssa Elisabetta Gola</t>
   </si>
   <si>
     <t xml:space="preserve">N.B.: inviare il rendiconto in formato pdf e firmato digitalmente </t>
   </si>
   <si>
     <t>SPESE ISCRIZIONE</t>
+  </si>
+  <si>
+    <t>SPESE PARCHEGGIO</t>
+  </si>
+  <si>
+    <t>TOTALE PARCHEGGIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm;@"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -577,51 +582,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -716,382 +721,379 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
-[...42 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>41274</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>3</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>644261</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>45087</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Logo UniCa HR" descr="Immagine che contiene testo, Carattere, schermata, logo&#10;&#10;Descrizione generata automaticamente">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F26B9517-4903-1DF6-2264-FC01EF75C6E8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="41274" y="3"/>
           <a:ext cx="6241787" cy="1045209"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>53663</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>51962</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>208621</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>82246</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Logo UniCa">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC296803-FEE8-4AE5-BDDB-C8171D16E6E5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="53663" y="20054462"/>
+          <a:ext cx="1450358" cy="316034"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>53663</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>51962</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>208621</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>82246</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Logo UniCa">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED49365B-BB34-4024-9B3A-83A194D4E69B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="53663" y="11767712"/>
+          <a:ext cx="1450358" cy="316034"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>638498</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>97874</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>533723</xdr:colOff>
-      <xdr:row>66</xdr:row>
-      <xdr:rowOff>57234</xdr:rowOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="info segreteria prima pag.">
+        <xdr:cNvPr id="18" name="info segreteria prima pag.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0E685D-FB02-0984-ECA5-26B87E566862}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1570EA6-ADE4-4715-B0B7-815B4427B354}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1933898" y="9074234"/>
-          <a:ext cx="4242435" cy="538480"/>
+          <a:off x="1933898" y="11670749"/>
+          <a:ext cx="4238625" cy="530860"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="6350">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
           <a:prstTxWarp prst="textNoShape">
             <a:avLst/>
           </a:prstTxWarp>
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr>
-[...7 lines deleted...]
-          </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="800" kern="100">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="it-IT" sz="800">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Segretaria amministrativa: Dott.ssa Fabiola Nucifora,</a:t>
+            <a:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</a:t>
           </a:r>
-          <a:br>
-[...3 lines deleted...]
-              </a:solidFill>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="it-IT" sz="800">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-          </a:br>
+            <a:t>Via Is Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </a:t>
+          </a:r>
           <a:r>
-            <a:rPr lang="it-IT" sz="800" kern="100">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="it-IT" sz="800">
+              <a:effectLst/>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>segpsico@unica.it</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="it-IT" sz="800" u="sng">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>via Is Mirrionis 1 Cagliari 09123, tel. +39 070.675.7525,</a:t>
+            <a:t>  </a:t>
           </a:r>
-          <a:br>
-[...3 lines deleted...]
-              </a:solidFill>
+          <a:r>
+            <a:rPr lang="it-IT" sz="800">
               <a:effectLst/>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
             </a:rPr>
-          </a:br>
-[...58 lines deleted...]
-            <a:t>https://unica.it/unica/it/dip_pedapsicofilo.page</a:t>
+            <a:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</a:t>
           </a:r>
           <a:endParaRPr lang="it-IT" sz="800" kern="100">
             <a:effectLst/>
             <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1371,161 +1373,148 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD1E1B38-3D7B-40C4-B5DB-6320CD301D8B}">
-  <dimension ref="A9:H67"/>
+  <dimension ref="A9:H178"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A2" zoomScaleNormal="106" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A88" zoomScaleNormal="106" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="9.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="22.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="1" customWidth="1"/>
     <col min="7" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="9" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="22" t="s">
         <v>28</v>
       </c>
       <c r="H10" s="42"/>
     </row>
     <row r="11" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H11" s="42"/>
     </row>
     <row r="12" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="47" t="s">
-[...3 lines deleted...]
-      <c r="C12" s="18" t="s">
+      <c r="B12" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="50"/>
+    </row>
+    <row r="13" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="45"/>
+      <c r="B13" s="45"/>
+      <c r="C13" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="D12" s="19"/>
-[...3 lines deleted...]
-      <c r="D13" s="23" t="s">
+      <c r="D13" s="19"/>
+      <c r="E13" s="46"/>
+    </row>
+    <row r="14" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="2"/>
+      <c r="D14" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="52" t="s">
+    <row r="15" spans="1:8" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="52"/>
-[...6 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B15" s="51"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="7" t="s">
+      <c r="B16" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C16" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D15" s="7" t="s">
+      <c r="D16" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="7" t="s">
+      <c r="E16" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F15" s="8" t="s">
+      <c r="F16" s="8" t="s">
         <v>12</v>
-      </c>
-[...18 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E17" s="15"/>
+      <c r="E17" s="15" t="s">
+        <v>8</v>
+      </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="15"/>
       <c r="F18" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14" t="s">
         <v>6</v>
@@ -1576,185 +1565,220 @@
         <v>8</v>
       </c>
       <c r="E21" s="15"/>
       <c r="F21" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>8</v>
       </c>
       <c r="E22" s="15"/>
       <c r="F22" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E23" s="25" t="s">
+    <row r="23" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="15"/>
+      <c r="F23" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="15"/>
+      <c r="F24" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="15"/>
+      <c r="F25" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="15"/>
+      <c r="F26" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F27" s="24">
         <f ca="1">SUM(INDIRECT("F"&amp;ROW(SPESE_VIAGGIO)+2):INDIRECT("F"&amp;ROW()-1))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A25" s="49" t="s">
+    <row r="28" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F28" s="43"/>
+    </row>
+    <row r="29" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="B25" s="49"/>
-[...4 lines deleted...]
-      <c r="A26" s="53" t="s">
+      <c r="B29" s="52"/>
+      <c r="C29" s="3"/>
+      <c r="F29" s="43"/>
+    </row>
+    <row r="30" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="54"/>
-[...1 lines deleted...]
-      <c r="D26" s="4" t="s">
+      <c r="B30" s="54"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="E26" s="4" t="s">
+      <c r="E30" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="F26" s="44" t="s">
+      <c r="F30" s="44" t="s">
         <v>12</v>
-      </c>
-[...46 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="27"/>
       <c r="B31" s="28"/>
       <c r="C31" s="29"/>
       <c r="D31" s="35"/>
       <c r="E31" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F31" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="C34" s="3"/>
+    <row r="32" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F32" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="29"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F34" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="50" t="s">
-[...11 lines deleted...]
-        <v>12</v>
+      <c r="A35" s="27"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="29"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F35" s="17">
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="27"/>
       <c r="B36" s="28"/>
       <c r="C36" s="29"/>
       <c r="D36" s="35"/>
       <c r="E36" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27"/>
       <c r="B37" s="28"/>
       <c r="C37" s="29"/>
       <c r="D37" s="35"/>
       <c r="E37" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
@@ -1773,332 +1797,1042 @@
     </row>
     <row r="39" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="27"/>
       <c r="B39" s="28"/>
       <c r="C39" s="29"/>
       <c r="D39" s="35"/>
       <c r="E39" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F39" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="27"/>
       <c r="B40" s="28"/>
       <c r="C40" s="29"/>
       <c r="D40" s="35"/>
       <c r="E40" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F40" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-[...33 lines deleted...]
-      </c>
+    <row r="41" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="39"/>
+      <c r="B41" s="37"/>
+      <c r="C41" s="40"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F41" s="41" cm="1">
+        <f t="array" aca="1" ref="F41" ca="1">SUM(INDIRECT("F"&amp;ROW(SPESE_ALLOGGIO)+2):INDIRECT("F"&amp;ROW()-1))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="52"/>
+      <c r="C43" s="3"/>
+      <c r="F43" s="43"/>
     </row>
     <row r="44" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="27"/>
-[...29 lines deleted...]
-      <c r="C47" s="3"/>
+      <c r="A44" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="B44" s="54"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="27"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="35"/>
+      <c r="E45" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F45" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F46" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="27"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F47" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="48" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="50" t="s">
-[...11 lines deleted...]
-        <v>12</v>
+      <c r="A48" s="27"/>
+      <c r="B48" s="28"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F48" s="17">
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="27"/>
       <c r="B49" s="28"/>
       <c r="C49" s="29"/>
       <c r="D49" s="35"/>
       <c r="E49" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F49" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="27"/>
       <c r="B50" s="28"/>
       <c r="C50" s="29"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F50" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="27"/>
       <c r="B51" s="28"/>
       <c r="C51" s="29"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F51" s="17">
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <f ca="1">SUM(INDIRECT("F"&amp;ROW(SPESE_ISCRIZIONE)+2):INDIRECT("F"&amp;ROW()-1))</f>
+    <row r="52" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="27"/>
+      <c r="B52" s="28"/>
+      <c r="C52" s="29"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F52" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="48"/>
-[...9 lines deleted...]
-      <c r="D54" s="58"/>
+      <c r="A53" s="27"/>
+      <c r="B53" s="28"/>
+      <c r="C53" s="29"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F53" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="27"/>
+      <c r="B54" s="28"/>
+      <c r="C54" s="29"/>
+      <c r="D54" s="35"/>
+      <c r="E54" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F54" s="17">
+        <v>0</v>
+      </c>
     </row>
     <row r="55" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="50" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="A55" s="27"/>
+      <c r="B55" s="28"/>
+      <c r="C55" s="29"/>
+      <c r="D55" s="35"/>
+      <c r="E55" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="17">
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="27"/>
       <c r="B56" s="28"/>
       <c r="C56" s="29"/>
-      <c r="D56" s="33"/>
-      <c r="E56" s="34"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="36" t="s">
+        <v>6</v>
+      </c>
       <c r="F56" s="17">
-        <f>A56*D56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="27"/>
       <c r="B57" s="28"/>
       <c r="C57" s="29"/>
-      <c r="D57" s="31"/>
-      <c r="E57" s="32"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="36" t="s">
+        <v>6</v>
+      </c>
       <c r="F57" s="17">
-        <f>A57*D57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="27"/>
       <c r="B58" s="28"/>
-      <c r="C58" s="28"/>
-[...1 lines deleted...]
-      <c r="E58" s="32"/>
+      <c r="C58" s="29"/>
+      <c r="D58" s="35"/>
+      <c r="E58" s="36" t="s">
+        <v>6</v>
+      </c>
       <c r="F58" s="17">
-        <f>A58*D58</f>
-[...7 lines deleted...]
-      <c r="D59" s="45" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="27"/>
+      <c r="B59" s="28"/>
+      <c r="C59" s="29"/>
+      <c r="D59" s="35"/>
+      <c r="E59" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F59" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="39"/>
+      <c r="B60" s="37"/>
+      <c r="C60" s="40"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F60" s="41" cm="1">
+        <f t="array" aca="1" ref="F60" ca="1">SUM(INDIRECT("F"&amp;ROW(SPESE_PARCHEGGIO)+2):INDIRECT("F"&amp;ROW()-1))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="47"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="47"/>
+      <c r="D61" s="47"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="49"/>
+    </row>
+    <row r="62" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="47"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="47"/>
+      <c r="D62" s="47"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="49"/>
+    </row>
+    <row r="63" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="47"/>
+      <c r="B63" s="5"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="47"/>
+      <c r="E63" s="48"/>
+      <c r="F63" s="49"/>
+    </row>
+    <row r="64" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="47"/>
+      <c r="B64" s="5"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="48"/>
+      <c r="F64" s="49"/>
+    </row>
+    <row r="65" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="47"/>
+      <c r="B65" s="5"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="48"/>
+      <c r="F65" s="49"/>
+    </row>
+    <row r="66" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="69" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="47"/>
+      <c r="B70" s="5"/>
+      <c r="C70" s="47"/>
+      <c r="D70" s="47"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="49"/>
+    </row>
+    <row r="71" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="72" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="73" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="74" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" s="52"/>
+      <c r="C74" s="3"/>
+    </row>
+    <row r="75" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="B75" s="59"/>
+      <c r="C75" s="59"/>
+      <c r="D75" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="27"/>
+      <c r="B76" s="28"/>
+      <c r="C76" s="29"/>
+      <c r="D76" s="35"/>
+      <c r="E76" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F76" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="27"/>
+      <c r="B77" s="28"/>
+      <c r="C77" s="29"/>
+      <c r="D77" s="35"/>
+      <c r="E77" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F77" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="27"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="35"/>
+      <c r="E78" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F78" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="27"/>
+      <c r="B79" s="28"/>
+      <c r="C79" s="29"/>
+      <c r="D79" s="35"/>
+      <c r="E79" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F79" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="27"/>
+      <c r="B80" s="28"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="35"/>
+      <c r="E80" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F80" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="27"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="35"/>
+      <c r="E81" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="27"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="29"/>
+      <c r="D82" s="35"/>
+      <c r="E82" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F82" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="27"/>
+      <c r="B83" s="28"/>
+      <c r="C83" s="29"/>
+      <c r="D83" s="35"/>
+      <c r="E83" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F83" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="27"/>
+      <c r="B84" s="28"/>
+      <c r="C84" s="29"/>
+      <c r="D84" s="35"/>
+      <c r="E84" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="27"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="29"/>
+      <c r="D85" s="35"/>
+      <c r="E85" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F85" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="27"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="35"/>
+      <c r="E86" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F86" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="27"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="29"/>
+      <c r="D87" s="35"/>
+      <c r="E87" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="27"/>
+      <c r="B88" s="28"/>
+      <c r="C88" s="29"/>
+      <c r="D88" s="35"/>
+      <c r="E88" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F88" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="27"/>
+      <c r="B89" s="28"/>
+      <c r="C89" s="29"/>
+      <c r="D89" s="35"/>
+      <c r="E89" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="27"/>
+      <c r="B90" s="28"/>
+      <c r="C90" s="29"/>
+      <c r="D90" s="35"/>
+      <c r="E90" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F90" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="27"/>
+      <c r="B91" s="28"/>
+      <c r="C91" s="29"/>
+      <c r="D91" s="35"/>
+      <c r="E91" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F91" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="27"/>
+      <c r="B92" s="28"/>
+      <c r="C92" s="29"/>
+      <c r="D92" s="35"/>
+      <c r="E92" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F92" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="27"/>
+      <c r="B93" s="28"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="35"/>
+      <c r="E93" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F93" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="27"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="35"/>
+      <c r="E94" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F94" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="27"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="35"/>
+      <c r="E95" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F95" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="29"/>
+      <c r="D96" s="35"/>
+      <c r="E96" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F96" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="27"/>
+      <c r="B97" s="28"/>
+      <c r="C97" s="29"/>
+      <c r="D97" s="35"/>
+      <c r="E97" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F97" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="27"/>
+      <c r="B98" s="28"/>
+      <c r="C98" s="29"/>
+      <c r="D98" s="35"/>
+      <c r="E98" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F98" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="27"/>
+      <c r="B99" s="28"/>
+      <c r="C99" s="29"/>
+      <c r="D99" s="35"/>
+      <c r="E99" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="27"/>
+      <c r="B100" s="28"/>
+      <c r="C100" s="29"/>
+      <c r="D100" s="35"/>
+      <c r="E100" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F100" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="27"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="29"/>
+      <c r="D101" s="35"/>
+      <c r="E101" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F101" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="29"/>
+      <c r="D102" s="35"/>
+      <c r="E102" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F102" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="29"/>
+      <c r="D103" s="35"/>
+      <c r="E103" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F103" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="29"/>
+      <c r="D104" s="35"/>
+      <c r="E104" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F104" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="29"/>
+      <c r="D105" s="16"/>
+      <c r="E105" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F105" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="39"/>
+      <c r="B106" s="37"/>
+      <c r="C106" s="38"/>
+      <c r="D106" s="11"/>
+      <c r="E106" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F106" s="24" cm="1">
+        <f t="array" aca="1" ref="F106" ca="1">SUM(INDIRECT("F"&amp;ROW(SPESE_PASTI)+2):INDIRECT("F"&amp;ROW()-1))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="47"/>
+      <c r="B107" s="5"/>
+      <c r="C107" s="47"/>
+      <c r="D107" s="47"/>
+      <c r="E107" s="48"/>
+      <c r="F107" s="49"/>
+    </row>
+    <row r="108" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="52" t="s">
+        <v>30</v>
+      </c>
+      <c r="B108" s="52"/>
+      <c r="C108" s="3"/>
+    </row>
+    <row r="109" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="B109" s="59"/>
+      <c r="C109" s="59"/>
+      <c r="D109" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="29"/>
+      <c r="D110" s="35"/>
+      <c r="E110" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F110" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="29"/>
+      <c r="D111" s="35"/>
+      <c r="E111" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F111" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="27"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="29"/>
+      <c r="D112" s="35"/>
+      <c r="E112" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F112" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="27"/>
+      <c r="B113" s="28"/>
+      <c r="C113" s="29"/>
+      <c r="D113" s="35"/>
+      <c r="E113" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F113" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="27"/>
+      <c r="B114" s="28"/>
+      <c r="C114" s="29"/>
+      <c r="D114" s="35"/>
+      <c r="E114" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="39"/>
+      <c r="B115" s="37"/>
+      <c r="C115" s="40"/>
+      <c r="D115" s="11"/>
+      <c r="E115" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="F115" s="41">
+        <f ca="1">SUM(INDIRECT("F"&amp;ROW(SPESE_ISCRIZIONE)+2):INDIRECT("F"&amp;ROW()-1))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="63"/>
+      <c r="B116" s="63"/>
+      <c r="C116" s="63"/>
+    </row>
+    <row r="117" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="B117" s="60"/>
+      <c r="C117" s="60"/>
+      <c r="D117" s="60"/>
+    </row>
+    <row r="118" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="58" t="s">
+        <v>24</v>
+      </c>
+      <c r="B118" s="59"/>
+      <c r="C118" s="59"/>
+      <c r="D118" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E118" s="57"/>
+      <c r="F118" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="27"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="29"/>
+      <c r="D119" s="33"/>
+      <c r="E119" s="34"/>
+      <c r="F119" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="27"/>
+      <c r="B120" s="28"/>
+      <c r="C120" s="29"/>
+      <c r="D120" s="31"/>
+      <c r="E120" s="32"/>
+      <c r="F120" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="27"/>
+      <c r="B121" s="28"/>
+      <c r="C121" s="29"/>
+      <c r="D121" s="31"/>
+      <c r="E121" s="32"/>
+      <c r="F121" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="27"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="29"/>
+      <c r="D122" s="31"/>
+      <c r="E122" s="32"/>
+      <c r="F122" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="27"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="28"/>
+      <c r="D123" s="31"/>
+      <c r="E123" s="32"/>
+      <c r="F123" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="39"/>
+      <c r="B124" s="37"/>
+      <c r="C124" s="40"/>
+      <c r="D124" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="E59" s="46"/>
-      <c r="F59" s="24">
+      <c r="E124" s="62"/>
+      <c r="F124" s="24">
         <f ca="1">SUM(INDIRECT("F"&amp;ROW(INDENNITÀ_CHILOMETRICA)+2):INDIRECT("F"&amp;ROW()-1))</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="E61" s="30" t="s">
+    <row r="125" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="126" spans="1:6" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D126" s="30"/>
+      <c r="E126" s="30" t="s">
         <v>25</v>
       </c>
-      <c r="F61" s="26">
-[...13 lines deleted...]
-    <row r="67" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="F126" s="26">
+        <f ca="1">F124+F115+F106++F60+F41+F27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D127" s="12"/>
+      <c r="E127" s="12"/>
+      <c r="F127" s="13"/>
+    </row>
+    <row r="128" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="130" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="132" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="157" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="158" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="159" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="160" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="161" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="162" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="47"/>
+      <c r="B162" s="5"/>
+      <c r="C162" s="47"/>
+      <c r="D162" s="47"/>
+      <c r="E162" s="48"/>
+      <c r="F162" s="49"/>
+    </row>
+    <row r="169" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="170" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="171" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="172" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="173" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="174" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="47"/>
+      <c r="B174" s="5"/>
+      <c r="C174" s="47"/>
+      <c r="D174" s="47"/>
+      <c r="E174" s="48"/>
+      <c r="F174" s="49"/>
+    </row>
+    <row r="175" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="176" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="177" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="178" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="47"/>
+      <c r="B178" s="5"/>
+      <c r="C178" s="47"/>
+      <c r="D178" s="47"/>
+      <c r="E178" s="48"/>
+      <c r="F178" s="49"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="i+GnUtZOhMxRDGKky8IM3z528B3sPZztH4uib184WInFdJGPRH8ms88XCS6CYrnJhDsM+VZbtirGwMVuf3MSbQ==" saltValue="MPH1RaCm4Fd6fnJfmykk/w==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0" selectLockedCells="1"/>
-[...13 lines deleted...]
-    <mergeCell ref="A55:C55"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HcT337nsLuBX4YgScJmAJGNZPcu+tEt8grhzI6iQlRWSuwFqDH5dzztT83W1hZRY5BrNHiThPcUMEdHqHIoCQA==" saltValue="Be91N68+0s3yipeGcbyrTg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="14">
+    <mergeCell ref="D124:E124"/>
+    <mergeCell ref="A116:C116"/>
+    <mergeCell ref="A108:B108"/>
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D118:E118"/>
+    <mergeCell ref="A109:C109"/>
+    <mergeCell ref="A117:D117"/>
+    <mergeCell ref="A118:C118"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A44:C44"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"Calibri,Normale"&amp;10Pag. &amp;P / &amp;N</oddFooter>
   </headerFooter>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <rowBreaks count="2" manualBreakCount="2">
+    <brk id="71" max="5" man="1"/>
+    <brk id="127" max="5" man="1"/>
+  </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Intervalli denominati</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>rendiconto_missione</vt:lpstr>
       <vt:lpstr>rendiconto_missione!Area_stampa</vt:lpstr>
       <vt:lpstr>INDENNITÀ_CHILOMETRICA</vt:lpstr>
       <vt:lpstr>SPESE_ALLOGGIO</vt:lpstr>
       <vt:lpstr>SPESE_ISCRIZIONE</vt:lpstr>
+      <vt:lpstr>SPESE_PARCHEGGIO</vt:lpstr>
       <vt:lpstr>SPESE_PASTI</vt:lpstr>
       <vt:lpstr>SPESE_VIAGGIO</vt:lpstr>
+      <vt:lpstr>rendiconto_missione!Titoli_stampa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gian Michele Soddu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>