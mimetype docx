--- v0 (2026-05-01)
+++ v1 (2026-09-23)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0500DDD3" w14:textId="77777777" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="006D2638" w:rsidP="003B2443">
+    <w:p w14:paraId="0500DDD3" w14:textId="77777777" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="006D2638" w:rsidP="00544492">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARAZIONE</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -108,51 +108,51 @@
         <w:t>DI</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOTORIETA’</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638EF7FF" w14:textId="32BC71E4" w:rsidR="005C30AC" w:rsidRPr="00F20930" w:rsidRDefault="006D2638" w:rsidP="003B2443">
+    <w:p w14:paraId="638EF7FF" w14:textId="32BC71E4" w:rsidR="005C30AC" w:rsidRPr="00F20930" w:rsidRDefault="006D2638" w:rsidP="00544492">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Art.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -248,51 +248,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>445)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0053C801" w14:textId="7AA50B63" w:rsidR="00422D6C" w:rsidRDefault="006D2638" w:rsidP="003B2443">
+    <w:p w14:paraId="0053C801" w14:textId="7AA50B63" w:rsidR="00422D6C" w:rsidRDefault="006D2638" w:rsidP="00544492">
       <w:pPr>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DA</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
@@ -499,1288 +499,724 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PUBBLICI</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SERVIZI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C48090" w14:textId="77777777" w:rsidR="009474C8" w:rsidRPr="00F20930" w:rsidRDefault="009474C8" w:rsidP="003B50B8">
+    <w:p w14:paraId="3EA622E9" w14:textId="77777777" w:rsidR="00934683" w:rsidRDefault="00934683" w:rsidP="00544492">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="4960" w:type="pct"/>
+    <w:p w14:paraId="50C48090" w14:textId="1FD45A32" w:rsidR="009474C8" w:rsidRDefault="00934683" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Il/La sottoscritto/a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00987002">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(cognome e nome) </w:t>
+      </w:r>
+      <w:r w:rsidR="00987002">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6C8211" w14:textId="7B208D76" w:rsidR="00987002" w:rsidRDefault="00987002" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7513"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nato/a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005920C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005920C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prov.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005920C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005920C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB4C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440DED8B" w14:textId="77777777" w:rsidR="005C3106" w:rsidRDefault="00FB4C74" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7513"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">residente a </w:t>
+      </w:r>
+      <w:r w:rsidR="008511AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (prov.) </w:t>
+      </w:r>
+      <w:r w:rsidR="008511AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63398325" w14:textId="1CB7EB7A" w:rsidR="005C3106" w:rsidRPr="00F20930" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5954"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7513"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="008511AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via </w:t>
+      </w:r>
+      <w:r w:rsidR="008511AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79424830" w14:textId="27909307" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="009A62A5" w:rsidP="00544492">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consapevole delle sanzioni penali in caso di dichiarazioni non veritiere e falsità negli atti, richiamate dall’art.76 D.P.R. 445 del 28/12/2000,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A580AD" w14:textId="69A7066E" w:rsidR="00B95DDB" w:rsidRDefault="006D2638" w:rsidP="00544492">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...680 lines deleted...]
-    <w:p w14:paraId="6FF057DD" w14:textId="77777777" w:rsidR="00257C45" w:rsidRDefault="00257C45" w:rsidP="003B50B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F20930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7277DDBB" w14:textId="3AAFB5D6" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C3106">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFB582C" w14:textId="17727FC8" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0443F4AD" w14:textId="3E0E5675" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF69294" w14:textId="04623A4B" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED928F2" w14:textId="2C049D83" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6197AE6F" w14:textId="130BCA12" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A064FA" w14:textId="454E771A" w:rsidR="005C3106" w:rsidRDefault="005C3106" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4A4A98" w14:textId="09E92395" w:rsidR="005C3106" w:rsidRPr="005C3106" w:rsidRDefault="00544492" w:rsidP="00544492">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="460" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(L</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3106">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uogo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3106">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">, (data) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A913E2C" w14:textId="77777777" w:rsidR="00544492" w:rsidRDefault="00544492" w:rsidP="00544492">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79424830" w14:textId="27909307" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="009A62A5" w:rsidP="003B50B8">
+    <w:p w14:paraId="330FCF79" w14:textId="18BFC5BC" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="003A23C3" w:rsidP="00544492">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F20930">
-[...5 lines deleted...]
-        <w:t>consapevole delle sanzioni penali in caso di dichiarazioni non veritiere e falsità negli atti, richiamate dall’art.76 D.P.R. 445 del 28/12/2000,</w:t>
+      <w:r w:rsidRPr="003A23C3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dichiara, altresì, di essere informat</w:t>
+      </w:r>
+      <w:r w:rsidR="00544492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A23C3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00544492">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A23C3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ai sensi del Regolamento (UE) 2016/679 (GDPR) e del D.lgs. 196/2003, come modificato dal D.lgs. 101/2018, che i dati personali forniti saranno trattati, anche con strumenti informatici, esclusivamente nell’ambito del procedimento per il quale la presente dichiarazione viene resa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A580AD" w14:textId="69A7066E" w:rsidR="00B95DDB" w:rsidRPr="000A591E" w:rsidRDefault="006D2638" w:rsidP="00102D32">
+    <w:p w14:paraId="35149FB7" w14:textId="54EF40C5" w:rsidR="00D21A77" w:rsidRDefault="00925215" w:rsidP="00544492">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="6379"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-        <w:t>DICHIARA</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il/La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20930">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dichiarante</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...315 lines deleted...]
-    <w:p w14:paraId="0E8F85E1" w14:textId="77777777" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="00422D6C" w:rsidP="003B50B8">
+    <w:p w14:paraId="0C7E5B4C" w14:textId="719E4711" w:rsidR="00544492" w:rsidRPr="00544492" w:rsidRDefault="00544492" w:rsidP="00544492">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="9214"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="5528"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E388C9C" w14:textId="77777777" w:rsidR="00544492" w:rsidRDefault="00544492" w:rsidP="00544492">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330FCF79" w14:textId="452F5198" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="003A23C3" w:rsidP="003B50B8">
+    <w:p w14:paraId="23281F2E" w14:textId="0CACDA1F" w:rsidR="00422D6C" w:rsidRPr="00F20930" w:rsidRDefault="006D2638" w:rsidP="00544492">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...159 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ai sensi dell’art. 38, D.P.R.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20930">
         <w:rPr>
@@ -1871,51 +1307,51 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="69"/>
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00422D6C"/>
     <w:rsid w:val="00027788"/>
     <w:rsid w:val="000317DC"/>
     <w:rsid w:val="00057A81"/>
     <w:rsid w:val="000A0BD7"/>
     <w:rsid w:val="000A591E"/>
     <w:rsid w:val="00102D32"/>
@@ -1924,110 +1360,120 @@
     <w:rsid w:val="001D16C3"/>
     <w:rsid w:val="001E64E3"/>
     <w:rsid w:val="002179F8"/>
     <w:rsid w:val="00237021"/>
     <w:rsid w:val="00257C45"/>
     <w:rsid w:val="00283632"/>
     <w:rsid w:val="002A7D71"/>
     <w:rsid w:val="002B1D06"/>
     <w:rsid w:val="002D5C5C"/>
     <w:rsid w:val="00302467"/>
     <w:rsid w:val="003229A3"/>
     <w:rsid w:val="00350C22"/>
     <w:rsid w:val="00361C65"/>
     <w:rsid w:val="00371025"/>
     <w:rsid w:val="003A23C3"/>
     <w:rsid w:val="003B2443"/>
     <w:rsid w:val="003B50B8"/>
     <w:rsid w:val="003E2053"/>
     <w:rsid w:val="00422D6C"/>
     <w:rsid w:val="00424028"/>
     <w:rsid w:val="004472E8"/>
     <w:rsid w:val="004533A9"/>
     <w:rsid w:val="00466D44"/>
     <w:rsid w:val="00470963"/>
     <w:rsid w:val="004D200F"/>
+    <w:rsid w:val="00544492"/>
     <w:rsid w:val="00561190"/>
     <w:rsid w:val="00586758"/>
+    <w:rsid w:val="005920C7"/>
     <w:rsid w:val="005C30AC"/>
+    <w:rsid w:val="005C3106"/>
     <w:rsid w:val="005D2D78"/>
     <w:rsid w:val="00621CF0"/>
+    <w:rsid w:val="0063626E"/>
     <w:rsid w:val="00640617"/>
     <w:rsid w:val="0067077B"/>
     <w:rsid w:val="006755DA"/>
     <w:rsid w:val="00682F8C"/>
     <w:rsid w:val="006A152E"/>
     <w:rsid w:val="006A58EC"/>
     <w:rsid w:val="006D2638"/>
     <w:rsid w:val="006F0F73"/>
     <w:rsid w:val="0073747F"/>
     <w:rsid w:val="00741A3B"/>
     <w:rsid w:val="00745946"/>
     <w:rsid w:val="00773660"/>
     <w:rsid w:val="00776F3D"/>
     <w:rsid w:val="00781227"/>
     <w:rsid w:val="007B194A"/>
     <w:rsid w:val="007B3697"/>
     <w:rsid w:val="0084110B"/>
     <w:rsid w:val="00843016"/>
+    <w:rsid w:val="008511AA"/>
     <w:rsid w:val="00867F07"/>
     <w:rsid w:val="00880A11"/>
     <w:rsid w:val="00880A74"/>
     <w:rsid w:val="008B441F"/>
     <w:rsid w:val="00925215"/>
     <w:rsid w:val="00927F07"/>
+    <w:rsid w:val="00934683"/>
     <w:rsid w:val="009474C8"/>
+    <w:rsid w:val="00987002"/>
     <w:rsid w:val="009A62A5"/>
+    <w:rsid w:val="009B35B5"/>
     <w:rsid w:val="00A93BD2"/>
     <w:rsid w:val="00B56AB1"/>
     <w:rsid w:val="00B74F32"/>
     <w:rsid w:val="00B95DDB"/>
     <w:rsid w:val="00BA46C7"/>
     <w:rsid w:val="00BB563E"/>
     <w:rsid w:val="00BB734B"/>
     <w:rsid w:val="00BC4023"/>
     <w:rsid w:val="00C102E2"/>
     <w:rsid w:val="00C1423D"/>
     <w:rsid w:val="00C15EA2"/>
     <w:rsid w:val="00C1699F"/>
     <w:rsid w:val="00C40146"/>
+    <w:rsid w:val="00C50E31"/>
     <w:rsid w:val="00C62229"/>
     <w:rsid w:val="00C75D2C"/>
     <w:rsid w:val="00CD61E9"/>
     <w:rsid w:val="00D21A77"/>
     <w:rsid w:val="00D6611E"/>
     <w:rsid w:val="00DD5BE2"/>
     <w:rsid w:val="00DE32EF"/>
     <w:rsid w:val="00E00006"/>
     <w:rsid w:val="00E02650"/>
     <w:rsid w:val="00E03160"/>
     <w:rsid w:val="00E12B8E"/>
     <w:rsid w:val="00EA58DA"/>
     <w:rsid w:val="00EF7C1D"/>
     <w:rsid w:val="00F17FF3"/>
     <w:rsid w:val="00F20930"/>
     <w:rsid w:val="00F81A81"/>
+    <w:rsid w:val="00FB4C74"/>
     <w:rsid w:val="00FD4AF6"/>
     <w:rsid w:val="00FF3945"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2890,75 +2336,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>177</Words>
-  <Characters>1014</Characters>
+  <Words>176</Words>
+  <Characters>1007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - 05  DIC. SOST. ATTO NOT. P.A. O GESTORI.doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1189</CharactersWithSpaces>
+  <CharactersWithSpaces>1181</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - 05  DIC. SOST. ATTO NOT. P.A. O GESTORI.doc</dc:title>
   <dc:creator>WoOz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2004-01-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>AdobePS5.dll Version 5.0.1</vt:lpwstr>