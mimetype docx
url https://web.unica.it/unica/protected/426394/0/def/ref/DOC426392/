--- v0 (2026-05-01)
+++ v1 (2026-09-22)
@@ -99,450 +99,360 @@
     <w:p w14:paraId="248FCC64" w14:textId="77777777" w:rsidR="0067171E" w:rsidRPr="00E845AE" w:rsidRDefault="0067171E" w:rsidP="0067171E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RICHIESTA RIMBORSO QUOTA ISCRIZIONE</w:t>
       </w:r>
       <w:r w:rsidRPr="00625935">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA0E342" w14:textId="77777777" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E"/>
     <w:p w14:paraId="263B2708" w14:textId="77777777" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E"/>
-    <w:p w14:paraId="46551F65" w14:textId="73915326" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E">
+    <w:p w14:paraId="4227412D" w14:textId="77777777" w:rsidR="00B93D79" w:rsidRDefault="0067171E" w:rsidP="00B93D79">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6096"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidR="00771949">
         <w:t>/La</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sottoscritto</w:t>
       </w:r>
       <w:r w:rsidR="00771949">
         <w:t>/a</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ________________afferente al Dipartimento di Pedagogia, Psicologia, Filosofia dell’Università degli Studi di Cagliari, con la qualifica di________________________________ chiede il rimborso della quota di iscrizione della seguente</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00771949">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="4AA23617" w14:textId="2B8B14B7" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E">
+      <w:r w:rsidR="00B93D79">
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afferente al Dipartimento d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93D79">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pedagogia, Psicologia, Filosofia dell’Università degli Studi di Cagliari, con la qualifica di</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D9C16" w14:textId="77777777" w:rsidR="002A59C3" w:rsidRDefault="00B93D79" w:rsidP="002A59C3">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>La quota di iscrizione è pari a________</w:t>
-[...3 lines deleted...]
-        <w:t>_</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0067171E">
+        <w:t>chiede il rimborso della quota di iscrizione</w:t>
+      </w:r>
+      <w:r w:rsidR="002A59C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067171E">
+        <w:t>della</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46551F65" w14:textId="1B37C130" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="002A59C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>seguente</w:t>
       </w:r>
       <w:r w:rsidR="00771949">
-        <w:t xml:space="preserve"> .</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C01E65F" w14:textId="3A7A3D7E" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>attività</w:t>
+      </w:r>
+      <w:r w:rsidR="002A59C3">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A59C3">
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA23617" w14:textId="4ECA246F" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="00734A13">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La quota di iscrizione è pari a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A59C3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734A13">
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidR="00734A13">
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C01E65F" w14:textId="0BA337B0" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="00734A13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003056D6">
         <w:t xml:space="preserve">La spesa graverà sui fondi </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">______________________ </w:t>
+      <w:r w:rsidR="00734A13">
+        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEFB86E" w14:textId="77777777" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A833FB6" w14:textId="77777777" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="082FE464" w14:textId="77777777" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="0067171E">
+    <w:p w14:paraId="082FE464" w14:textId="2E053E2E" w:rsidR="0067171E" w:rsidRDefault="0067171E" w:rsidP="00734A13">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2835"/>
+        </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Cagliari, __________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64A81644" w14:textId="77777777" w:rsidR="00C46053" w:rsidRDefault="00C46053" w:rsidP="00C46053">
+        <w:t xml:space="preserve">Cagliari, </w:t>
+      </w:r>
+      <w:r w:rsidR="00734A13">
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A81644" w14:textId="6FEC23A7" w:rsidR="00C46053" w:rsidRDefault="00C46053" w:rsidP="00734A13">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
+        <w:t>In fede</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6B0B04" w14:textId="273B64F7" w:rsidR="00C46053" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:leader="dot" w:pos="8789"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="1F6B0B04" w14:textId="77777777" w:rsidR="00C46053" w:rsidRDefault="00C46053" w:rsidP="00C46053">
+    </w:p>
+    <w:p w14:paraId="689269E6" w14:textId="0C1F7CB2" w:rsidR="00C46053" w:rsidRDefault="00734A13" w:rsidP="00734A13">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="5664"/>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:tab/>
-[...21 lines deleted...]
-        <w:tab/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0067171E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sottoscritto con firma digitale</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6589CA67" w14:textId="77777777" w:rsidR="00C46053" w:rsidRDefault="00C46053" w:rsidP="00C46053">
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6589CA67" w14:textId="77777777" w:rsidR="00C46053" w:rsidRDefault="00C46053" w:rsidP="00734A13">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EFAC5E6" w14:textId="77777777" w:rsidR="00734A13" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120FB538" w14:textId="77777777" w:rsidR="00734A13" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526F5958" w14:textId="77777777" w:rsidR="00C46053" w:rsidRDefault="00C46053" w:rsidP="00734A13">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="366B6DF9" w14:textId="77777777" w:rsidR="00734A13" w:rsidRPr="00734A13" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719C1E8C" w14:textId="77777777" w:rsidR="00734A13" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La Direttrice del Dipartimento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4CDB85" w14:textId="77777777" w:rsidR="00734A13" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prof.ssa Elisabetta Gola</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588E3E21" w14:textId="78BEE802" w:rsidR="00734A13" w:rsidRPr="00F6576A" w:rsidRDefault="00734A13" w:rsidP="00734A13">
+      <w:pPr>
+        <w:ind w:left="5670"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Sottoscritto con firma digitale</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...179 lines deleted...]
-    <w:sectPr w:rsidR="00E16371" w:rsidRPr="00325EF1" w:rsidSect="00C103A8">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00734A13" w:rsidRPr="00F6576A" w:rsidSect="00C103A8">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1701" w:bottom="1701" w:left="1276" w:header="0" w:footer="28" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5330BB4D" w14:textId="77777777" w:rsidR="00A71CD8" w:rsidRDefault="00A71CD8" w:rsidP="0030749D">
+    <w:p w14:paraId="350CB4FA" w14:textId="77777777" w:rsidR="00D80E73" w:rsidRDefault="00D80E73" w:rsidP="0030749D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61708E37" w14:textId="77777777" w:rsidR="00A71CD8" w:rsidRDefault="00A71CD8" w:rsidP="0030749D">
+    <w:p w14:paraId="4530CB56" w14:textId="77777777" w:rsidR="00D80E73" w:rsidRDefault="00D80E73" w:rsidP="0030749D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -631,536 +541,254 @@
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Casella di testo 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4136065" cy="579120"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2451007C" w14:textId="6FE11C97" w:rsidR="00BD5510" w:rsidRDefault="009E03DC">
+                        <w:p w14:paraId="24FC25CB" w14:textId="77777777" w:rsidR="00415642" w:rsidRDefault="00415642" w:rsidP="00415642">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="58FEF00E" w14:textId="78429A7C" w:rsidR="00E31376" w:rsidRPr="00334CD1" w:rsidRDefault="00415642" w:rsidP="00415642">
                           <w:pPr>
                             <w:rPr>
                               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>Segretari</w:t>
+                            <w:t xml:space="preserve">Via </w:t>
                           </w:r>
-                          <w:r w:rsidR="00771949">
-[...6 lines deleted...]
-                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
-                              <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
-[...48 lines deleted...]
-                              <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>Is</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
-                          <w:r w:rsidR="00C46053">
+                          <w:r>
                             <w:rPr>
-                              <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> Mirrionis, 1</w:t>
-[...97 lines deleted...]
-                            <w:t xml:space="preserve"> </w:t>
+                            <w:t xml:space="preserve"> Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
-                            <w:r w:rsidR="00C46053">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri"/>
+                                <w:rStyle w:val="Collegamentoipertestuale"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                                 <w:color w:val="0563C1"/>
                                 <w:sz w:val="18"/>
-                                <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>segpsico@unica.it</w:t>
                             </w:r>
                           </w:hyperlink>
-                          <w:r w:rsidR="00C46053">
+                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="0563C1"/>
                               <w:sz w:val="18"/>
                               <w:u w:val="single"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
-                            <w:r w:rsidR="00C46053">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Calibri"/>
+                                <w:rStyle w:val="Collegamentoipertestuale"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                                 <w:color w:val="0563C1"/>
                                 <w:sz w:val="18"/>
-                                <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</w:t>
                             </w:r>
                           </w:hyperlink>
-                        </w:p>
-[...7 lines deleted...]
-                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="226BEA6B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Casella di testo 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:274.45pt;margin-top:-58.35pt;width:325.65pt;height:45.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSEyR1LgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X2ynSbpacaosVaZJ&#10;VVspnfpMMMSWMJcBiZ39+l2w87FuT9Ne8IV7uR/nHDy/7xpFDsK6GnRBs1FKidAcylrvCvr9df3p&#10;MyXOM10yBVoU9CgcvV98/DBvTS7GUIEqhSWYRLu8NQWtvDd5kjheiYa5ERih0SnBNszj1u6S0rIW&#10;szcqGafpLGnBlsYCF87h6UPvpIuYX0rB/bOUTniiCoq9+bjauG7DmizmLN9ZZqqaD22wf+iiYbXG&#10;oudUD8wzsrf1H6mamltwIP2IQ5OAlDUXcQacJkvfTbOpmBFxFgTHmTNM7v+l5U+HjXmxxHdfoEMC&#10;AyCtcbnDwzBPJ20TvtgpQT9CeDzDJjpPOB5OsptZOptSwtE3vb3LxhHX5HLbWOe/CmhIMApqkZaI&#10;Fjs8Oo8VMfQUEoo5UHW5rpWKmyAFsVKWHBiSqHzsEW/8FqU0aQs6u5mmMbGGcL3PrDQWuMwULN9t&#10;u2HQLZRHnN9CLw1n+LrGJh+Z8y/MohZwZNS3f8ZFKsAiMFiUVGB//u08xCNF6KWkRW0V1P3YMyso&#10;Ud80kneXTSZBjHEzmd4iXsRee7bXHr1vVoCTZ/iSDI9miPfqZEoLzRs+g2Woii6mOdYuqD+ZK98r&#10;Hp8RF8tlDEL5GeYf9cbwkDogHSh47d6YNQNPHhl+gpMKWf6Orj423NSw3HuQdeQyANyjOuCO0o0U&#10;D88svI3rfYy6/AwWvwAAAP//AwBQSwMEFAAGAAgAAAAhAMvJHOfhAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPhEAQhO8m/odJm3gxuwNLYA0ybIzxkXjbxUe8zTItEJkewswC/nvbkx6rq1P1&#10;VbFbbC8mHH3nSEG8jkAg1c501Ch4qR5W1yB80GR07wgVfKOHXXl+VujcuJn2OB1CIziEfK4VtCEM&#10;uZS+btFqv3YDEnufbrQ6sBwbaUY9c7jt5SaKMml1R9zQ6gHvWqy/Dier4OOqeX/2y+PrnKTJcP80&#10;Vds3Uyl1ebHc3oAIuIS/Z/jFZ3QomenoTmS86BXwkKBgFcfZFgT7WRonII582qQpyLKQ/xeUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSEyR1LgIAAFQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLyRzn4QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+            <v:shape id="Casella di testo 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:274.45pt;margin-top:-58.35pt;width:325.65pt;height:45.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSEyR1LgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X2ynSbpacaosVaZJ&#10;VVspnfpMMMSWMJcBiZ39+l2w87FuT9Ne8IV7uR/nHDy/7xpFDsK6GnRBs1FKidAcylrvCvr9df3p&#10;MyXOM10yBVoU9CgcvV98/DBvTS7GUIEqhSWYRLu8NQWtvDd5kjheiYa5ERih0SnBNszj1u6S0rIW&#10;szcqGafpLGnBlsYCF87h6UPvpIuYX0rB/bOUTniiCoq9+bjauG7DmizmLN9ZZqqaD22wf+iiYbXG&#10;oudUD8wzsrf1H6mamltwIP2IQ5OAlDUXcQacJkvfTbOpmBFxFgTHmTNM7v+l5U+HjXmxxHdfoEMC&#10;AyCtcbnDwzBPJ20TvtgpQT9CeDzDJjpPOB5OsptZOptSwtE3vb3LxhHX5HLbWOe/CmhIMApqkZaI&#10;Fjs8Oo8VMfQUEoo5UHW5rpWKmyAFsVKWHBiSqHzsEW/8FqU0aQs6u5mmMbGGcL3PrDQWuMwULN9t&#10;u2HQLZRHnN9CLw1n+LrGJh+Z8y/MohZwZNS3f8ZFKsAiMFiUVGB//u08xCNF6KWkRW0V1P3YMyso&#10;Ud80kneXTSZBjHEzmd4iXsRee7bXHr1vVoCTZ/iSDI9miPfqZEoLzRs+g2Woii6mOdYuqD+ZK98r&#10;Hp8RF8tlDEL5GeYf9cbwkDogHSh47d6YNQNPHhl+gpMKWf6Orj423NSw3HuQdeQyANyjOuCO0o0U&#10;D88svI3rfYy6/AwWvwAAAP//AwBQSwMEFAAGAAgAAAAhAMvJHOfhAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0tPhEAQhO8m/odJm3gxuwNLYA0ybIzxkXjbxUe8zTItEJkewswC/nvbkx6rq1P1&#10;VbFbbC8mHH3nSEG8jkAg1c501Ch4qR5W1yB80GR07wgVfKOHXXl+VujcuJn2OB1CIziEfK4VtCEM&#10;uZS+btFqv3YDEnufbrQ6sBwbaUY9c7jt5SaKMml1R9zQ6gHvWqy/Dier4OOqeX/2y+PrnKTJcP80&#10;Vds3Uyl1ebHc3oAIuIS/Z/jFZ3QomenoTmS86BXwkKBgFcfZFgT7WRonII582qQpyLKQ/xeUPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSEyR1LgIAAFQEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDLyRzn4QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2451007C" w14:textId="6FE11C97" w:rsidR="00BD5510" w:rsidRDefault="009E03DC">
+                  <w:p w14:paraId="24FC25CB" w14:textId="77777777" w:rsidR="00415642" w:rsidRDefault="00415642" w:rsidP="00415642">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="58FEF00E" w14:textId="78429A7C" w:rsidR="00E31376" w:rsidRPr="00334CD1" w:rsidRDefault="00415642" w:rsidP="00415642">
                     <w:pPr>
                       <w:rPr>
                         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
-                        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>Segretari</w:t>
+                      <w:t xml:space="preserve">Via </w:t>
                     </w:r>
-                    <w:r w:rsidR="00771949">
-[...6 lines deleted...]
-                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
-                        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
-[...48 lines deleted...]
-                        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Is</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
-                    <w:r w:rsidR="00C46053">
+                    <w:r>
                       <w:rPr>
-                        <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t xml:space="preserve"> Mirrionis, 1</w:t>
-[...97 lines deleted...]
-                      <w:t xml:space="preserve"> </w:t>
+                      <w:t xml:space="preserve"> Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3" w:history="1">
-                      <w:r w:rsidR="00C46053">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri"/>
+                          <w:rStyle w:val="Collegamentoipertestuale"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                           <w:color w:val="0563C1"/>
                           <w:sz w:val="18"/>
-                          <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>segpsico@unica.it</w:t>
                       </w:r>
                     </w:hyperlink>
-                    <w:r w:rsidR="00C46053">
+                    <w:r>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="0563C1"/>
                         <w:sz w:val="18"/>
                         <w:u w:val="single"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId4" w:history="1">
-                      <w:r w:rsidR="00C46053">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Calibri"/>
+                          <w:rStyle w:val="Collegamentoipertestuale"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                           <w:color w:val="0563C1"/>
                           <w:sz w:val="18"/>
-                          <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</w:t>
                       </w:r>
                     </w:hyperlink>
-                  </w:p>
-[...7 lines deleted...]
-                    </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="002167FB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F80E56" wp14:editId="6A21000F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-809895</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9859224</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2444115" cy="814705"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapNone/>
@@ -1197,58 +825,58 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E88E448" w14:textId="77777777" w:rsidR="00A71CD8" w:rsidRDefault="00A71CD8" w:rsidP="0030749D">
+    <w:p w14:paraId="08870825" w14:textId="77777777" w:rsidR="00D80E73" w:rsidRDefault="00D80E73" w:rsidP="0030749D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CB73D2B" w14:textId="77777777" w:rsidR="00A71CD8" w:rsidRDefault="00A71CD8" w:rsidP="0030749D">
+    <w:p w14:paraId="00E097D3" w14:textId="77777777" w:rsidR="00D80E73" w:rsidRDefault="00D80E73" w:rsidP="0030749D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D36BEFE" w14:textId="3749DDB2" w:rsidR="0030749D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="11706959">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -1502,53 +1130,53 @@
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="709"/>
       <w:rPr>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="290980FC" w14:textId="77777777" w:rsidR="004A1477" w:rsidRPr="004A1477" w:rsidRDefault="004A1477" w:rsidP="00EE0C45">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:ind w:left="709" w:firstLine="708"/>
       <w:rPr>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="69"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -1562,90 +1190,94 @@
     <w:rsid w:val="000A1416"/>
     <w:rsid w:val="000A318B"/>
     <w:rsid w:val="000A6836"/>
     <w:rsid w:val="000A68E2"/>
     <w:rsid w:val="000B69A6"/>
     <w:rsid w:val="000D0817"/>
     <w:rsid w:val="000E05AF"/>
     <w:rsid w:val="000E20C3"/>
     <w:rsid w:val="001060B7"/>
     <w:rsid w:val="00130B59"/>
     <w:rsid w:val="00145662"/>
     <w:rsid w:val="00163923"/>
     <w:rsid w:val="001813C0"/>
     <w:rsid w:val="001A58C8"/>
     <w:rsid w:val="001F5D73"/>
     <w:rsid w:val="0020387E"/>
     <w:rsid w:val="00207233"/>
     <w:rsid w:val="002112CF"/>
     <w:rsid w:val="00215557"/>
     <w:rsid w:val="00215619"/>
     <w:rsid w:val="002167FB"/>
     <w:rsid w:val="0021689D"/>
     <w:rsid w:val="00241E4E"/>
     <w:rsid w:val="002779EC"/>
     <w:rsid w:val="00280E8A"/>
+    <w:rsid w:val="002A59C3"/>
     <w:rsid w:val="002B1BE6"/>
     <w:rsid w:val="002C35DA"/>
     <w:rsid w:val="002E28E3"/>
     <w:rsid w:val="002F0D7B"/>
     <w:rsid w:val="00307220"/>
     <w:rsid w:val="0030749D"/>
     <w:rsid w:val="00313B14"/>
     <w:rsid w:val="003152FB"/>
     <w:rsid w:val="00324279"/>
     <w:rsid w:val="00325EF1"/>
     <w:rsid w:val="00334CD1"/>
     <w:rsid w:val="00347E08"/>
     <w:rsid w:val="00360818"/>
     <w:rsid w:val="00363FAB"/>
     <w:rsid w:val="00384CD1"/>
     <w:rsid w:val="00390A63"/>
     <w:rsid w:val="003A1758"/>
     <w:rsid w:val="003B3096"/>
     <w:rsid w:val="003B6000"/>
     <w:rsid w:val="003D6177"/>
+    <w:rsid w:val="00415642"/>
     <w:rsid w:val="00457075"/>
     <w:rsid w:val="00462D8D"/>
     <w:rsid w:val="00471621"/>
     <w:rsid w:val="004A1477"/>
     <w:rsid w:val="004B1597"/>
     <w:rsid w:val="004B7C44"/>
     <w:rsid w:val="004D04C6"/>
     <w:rsid w:val="004E061B"/>
     <w:rsid w:val="00501D79"/>
+    <w:rsid w:val="005239C1"/>
     <w:rsid w:val="00541F5E"/>
     <w:rsid w:val="00566BF9"/>
     <w:rsid w:val="005974C5"/>
     <w:rsid w:val="00633AC1"/>
     <w:rsid w:val="006612BC"/>
     <w:rsid w:val="0067171E"/>
     <w:rsid w:val="0068140F"/>
     <w:rsid w:val="00694DBA"/>
     <w:rsid w:val="006974B8"/>
     <w:rsid w:val="006A376F"/>
     <w:rsid w:val="006C3DB0"/>
+    <w:rsid w:val="00734A13"/>
     <w:rsid w:val="007350B6"/>
     <w:rsid w:val="007607CF"/>
     <w:rsid w:val="00764FCE"/>
     <w:rsid w:val="0076766D"/>
     <w:rsid w:val="00771949"/>
     <w:rsid w:val="00783DF6"/>
     <w:rsid w:val="007B2F64"/>
     <w:rsid w:val="007E1252"/>
     <w:rsid w:val="007E2D7F"/>
     <w:rsid w:val="0081328C"/>
     <w:rsid w:val="00825498"/>
     <w:rsid w:val="0088311F"/>
     <w:rsid w:val="008A375C"/>
     <w:rsid w:val="008B1590"/>
     <w:rsid w:val="008B2DB8"/>
     <w:rsid w:val="008B6E12"/>
     <w:rsid w:val="008C5C09"/>
     <w:rsid w:val="008E2C57"/>
     <w:rsid w:val="008F1486"/>
     <w:rsid w:val="008F1E54"/>
     <w:rsid w:val="008F27C3"/>
     <w:rsid w:val="00903E25"/>
     <w:rsid w:val="00941BE5"/>
     <w:rsid w:val="00962C6E"/>
     <w:rsid w:val="009B2F87"/>
@@ -1653,78 +1285,80 @@
     <w:rsid w:val="009C31FD"/>
     <w:rsid w:val="009E03DC"/>
     <w:rsid w:val="009E16F6"/>
     <w:rsid w:val="009F2A67"/>
     <w:rsid w:val="00A15E05"/>
     <w:rsid w:val="00A420E0"/>
     <w:rsid w:val="00A67EF3"/>
     <w:rsid w:val="00A71CD8"/>
     <w:rsid w:val="00A75007"/>
     <w:rsid w:val="00A82334"/>
     <w:rsid w:val="00AA2D86"/>
     <w:rsid w:val="00AB43B1"/>
     <w:rsid w:val="00AC4E14"/>
     <w:rsid w:val="00AC7939"/>
     <w:rsid w:val="00AD0F08"/>
     <w:rsid w:val="00AD216F"/>
     <w:rsid w:val="00AE60E0"/>
     <w:rsid w:val="00AE6906"/>
     <w:rsid w:val="00B02BDC"/>
     <w:rsid w:val="00B142E5"/>
     <w:rsid w:val="00B3790B"/>
     <w:rsid w:val="00B60B01"/>
     <w:rsid w:val="00B61DCF"/>
     <w:rsid w:val="00B63278"/>
     <w:rsid w:val="00B700C1"/>
+    <w:rsid w:val="00B93D79"/>
     <w:rsid w:val="00BC10C0"/>
     <w:rsid w:val="00BD5510"/>
     <w:rsid w:val="00BE4E10"/>
     <w:rsid w:val="00BE7729"/>
     <w:rsid w:val="00BF3784"/>
     <w:rsid w:val="00C103A8"/>
     <w:rsid w:val="00C36D3F"/>
     <w:rsid w:val="00C44D5D"/>
     <w:rsid w:val="00C46053"/>
     <w:rsid w:val="00C514AE"/>
     <w:rsid w:val="00C578C3"/>
     <w:rsid w:val="00C64BF6"/>
     <w:rsid w:val="00C7619F"/>
     <w:rsid w:val="00C76C94"/>
     <w:rsid w:val="00C92721"/>
     <w:rsid w:val="00C94BB0"/>
     <w:rsid w:val="00CA025B"/>
     <w:rsid w:val="00CA4E51"/>
     <w:rsid w:val="00CB36D1"/>
     <w:rsid w:val="00CC268D"/>
     <w:rsid w:val="00CD20A3"/>
     <w:rsid w:val="00CF183E"/>
     <w:rsid w:val="00CF1A22"/>
     <w:rsid w:val="00D06BA8"/>
     <w:rsid w:val="00D14272"/>
     <w:rsid w:val="00D14DDE"/>
     <w:rsid w:val="00D3762E"/>
     <w:rsid w:val="00D545B5"/>
+    <w:rsid w:val="00D80E73"/>
     <w:rsid w:val="00D82187"/>
     <w:rsid w:val="00D90ECB"/>
     <w:rsid w:val="00DA40BC"/>
     <w:rsid w:val="00DF6E2A"/>
     <w:rsid w:val="00E012E2"/>
     <w:rsid w:val="00E1067C"/>
     <w:rsid w:val="00E133C5"/>
     <w:rsid w:val="00E1483E"/>
     <w:rsid w:val="00E16371"/>
     <w:rsid w:val="00E16D8F"/>
     <w:rsid w:val="00E256FE"/>
     <w:rsid w:val="00E31376"/>
     <w:rsid w:val="00E56B23"/>
     <w:rsid w:val="00E77A07"/>
     <w:rsid w:val="00E900B2"/>
     <w:rsid w:val="00E966C9"/>
     <w:rsid w:val="00EA61B9"/>
     <w:rsid w:val="00EC5525"/>
     <w:rsid w:val="00EC6FFB"/>
     <w:rsid w:val="00ED542C"/>
     <w:rsid w:val="00EE0C45"/>
     <w:rsid w:val="00EE5D6D"/>
     <w:rsid w:val="00F020E3"/>
     <w:rsid w:val="00F24109"/>
     <w:rsid w:val="00F26C1C"/>
@@ -2829,70 +2463,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{959F7D1B-24F7-8541-BDBE-EE79C44FFFE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>66</Words>
-  <Characters>599</Characters>
+  <Words>86</Words>
+  <Characters>493</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>654</CharactersWithSpaces>
+  <CharactersWithSpaces>578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gabriele Peri</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>