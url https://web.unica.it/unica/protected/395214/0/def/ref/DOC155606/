--- v0 (2026-05-01)
+++ v1 (2026-09-22)
@@ -1,919 +1,1100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="781E3828" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+    <w:p w14:paraId="781E3828" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26A4F7B4" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+    <w:p w14:paraId="26A4F7B4" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00C71808" w14:textId="2DA552D5" w:rsidR="00E05CD7" w:rsidRPr="00614D7F" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+    <w:p w14:paraId="00C71808" w14:textId="6E5BC523" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614D7F">
-[...12 lines deleted...]
-    <w:p w14:paraId="70F19DC8" w14:textId="3A676EA0" w:rsidR="00E05CD7" w:rsidRPr="00614D7F" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cagliari, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3A5D" w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F19DC8" w14:textId="3A676EA0" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4961" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00614D7F">
-[...13 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Alla c.a. del Dott./Dott.ssa/Prof./Prof.ssa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003EE850" w14:textId="27265C5B" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="005E3A5D" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4961" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D540DE" w14:textId="58724F17" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4961" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Università di </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3A5D" w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452176D9" w14:textId="58986DB2" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4961" w:firstLine="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3A5D" w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD94750" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9191CB" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1492E866" w14:textId="483A1741" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Oggetto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conferimento </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3A5D" w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>incarico a titolo gratuito per lo svolgimento di attività seminariale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EA47C0" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2782F7CF" w14:textId="1D725E88" w:rsidR="00D07DAF" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Con la presente </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4202">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>conferiamo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Dott./Dott.ssa/Prof./ Prof.ssa </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36181F04" w14:textId="0931E09A" w:rsidR="00D07DAF" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’incarico</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00614D7F">
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>per attività seminariale/ convegnistica sul</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ema</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CF8184" w14:textId="52DDEE05" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00612175">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in considerazione della specifica competenza posseduta risultante dal curriculum vitae presentato a questa struttura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08029DDB" w14:textId="77777777" w:rsidR="000840C9" w:rsidRDefault="00E05CD7" w:rsidP="000840C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6237"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’attività di cui sopra dovrà essere svolta il </w:t>
+      </w:r>
+      <w:r w:rsidR="00612175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>presso il Dipartimento di Pedagogia,</w:t>
+      </w:r>
+      <w:r w:rsidR="00607B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sicologia, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A4CD6A" w14:textId="5B1677E6" w:rsidR="00612175" w:rsidRDefault="00E05CD7" w:rsidP="000840C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Filosofia nell’ambito del convegno</w:t>
+      </w:r>
+      <w:r w:rsidR="00612175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00612175">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00607B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402E83E3" w14:textId="633F4DEC" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00206CCA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per lo svolgimento di detta attività Le è previsto il rimborso delle spese di viaggio, vitto e alloggio, previa presentazione di apposita richiesta con l’elenco delle spese sostenute e la documentazione in originale a valere sui fondi </w:t>
+      </w:r>
+      <w:r w:rsidR="00607B63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seguenti</w:t>
+      </w:r>
+      <w:r w:rsidR="00206CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00206CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30153743" w14:textId="376BFFD2" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nel ringraziar</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4202">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per la preziosa collaborazione, formuliamo i migliori auguri per un proficuo lavoro.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2671E2" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cordialmente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EB2440" w14:textId="77777777" w:rsidR="001D04E7" w:rsidRDefault="00E05CD7" w:rsidP="00BC428F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Direttrice, Prof.ssa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5D5334" w14:textId="77777777" w:rsidR="00331935" w:rsidRDefault="00331935" w:rsidP="00BC428F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5954"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Elisabetta Gola</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B51907A" w14:textId="6F4BD5FE" w:rsidR="00E05CD7" w:rsidRPr="00E47E5C" w:rsidRDefault="00E05CD7" w:rsidP="00BC428F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5670"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47E5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Firmato digitalmente)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63207C33" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C6739D" w14:textId="77777777" w:rsidR="001D04E7" w:rsidRDefault="001D04E7" w:rsidP="000840C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BD39D51" w14:textId="5B116116" w:rsidR="000840C9" w:rsidRDefault="00E05CD7" w:rsidP="000840C9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="000840C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responsabile scientific</w:t>
+      </w:r>
+      <w:r w:rsidR="000840C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614D7F">
-[...6 lines deleted...]
-    <w:p w14:paraId="003EE850" w14:textId="0F87EBCE" w:rsidR="00E05CD7" w:rsidRPr="00614D7F" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+      <w:r w:rsidR="000840C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Prof./Prof.</w:t>
+      </w:r>
+      <w:r w:rsidR="000840C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBC79A5" w14:textId="5346BD29" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="000840C9" w:rsidP="00BC428F">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...41 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2552"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="3026373A" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="00614D7F" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45939C7D" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="000840C9">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="452176D9" w14:textId="0AA00F49" w:rsidR="00E05CD7" w:rsidRPr="00614D7F" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Firmato digitalmente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F746986" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="005E3A5D" w:rsidRDefault="00E05CD7" w:rsidP="00D07DAF">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4962"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D73E235" w14:textId="359A0B66" w:rsidR="000840C9" w:rsidRDefault="00E05CD7" w:rsidP="00D31012">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="4820"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Per accettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31012">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dott./Dott.</w:t>
+      </w:r>
+      <w:r w:rsidR="000840C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/Prof./Prof.</w:t>
+      </w:r>
+      <w:r w:rsidR="000840C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ssa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8C826C" w14:textId="7F7452BB" w:rsidR="000840C9" w:rsidRDefault="000840C9" w:rsidP="00BC428F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="7655"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5812"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2FD94750" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRPr="00614D7F" w:rsidRDefault="00E05CD7" w:rsidP="00E05CD7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5774D2" w14:textId="25C34075" w:rsidR="005E44C3" w:rsidRPr="00D31012" w:rsidRDefault="00E05CD7" w:rsidP="001D04E7">
       <w:pPr>
-        <w:spacing w:line="320" w:lineRule="exact"/>
-[...317 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5812"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...69 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D31012">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...115 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Firmato digitalmente)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005E44C3" w:rsidRPr="00D31012" w:rsidSect="00BC6C98">
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1701" w:left="851" w:header="0" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11B83455" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRDefault="00E05CD7" w:rsidP="00635905">
+    <w:p w14:paraId="4FC7D716" w14:textId="77777777" w:rsidR="009654FE" w:rsidRDefault="009654FE" w:rsidP="00635905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="713033DF" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRDefault="00E05CD7" w:rsidP="00635905">
+    <w:p w14:paraId="6F1EFB09" w14:textId="77777777" w:rsidR="009654FE" w:rsidRDefault="009654FE" w:rsidP="00635905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6FA05FB1" w14:textId="77777777" w:rsidR="00BC6C98" w:rsidRDefault="00BC6C98">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F2EB10F" w14:textId="77777777" w:rsidR="005D213B" w:rsidRPr="00DC491A" w:rsidRDefault="005D213B" w:rsidP="005D213B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="44030A2B" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="005D213B" w:rsidRDefault="005E44C3" w:rsidP="00CF4EEE">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D213B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="614EDFB8" wp14:editId="29E977A0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>1930400</wp:posOffset>
@@ -933,315 +1114,293 @@
                 </wp:wrapPolygon>
               </wp:wrapTight>
               <wp:docPr id="622400102" name="info segreteria prima pag."/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4240530" cy="532765"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="25D35797" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="009559CC" w:rsidRDefault="00635905" w:rsidP="00635905">
+                        <w:p w14:paraId="3CCB44EF" w14:textId="77777777" w:rsidR="005E3A5D" w:rsidRPr="00E4437A" w:rsidRDefault="005E3A5D" w:rsidP="005E3A5D">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E4437A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="590FDBDC" w14:textId="5D20669B" w:rsidR="00635905" w:rsidRPr="005E3A5D" w:rsidRDefault="005E3A5D" w:rsidP="005E3A5D">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009559CC">
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>Segretaria amministrativa: Dott.ssa Fabiola Nucifora,</w:t>
+                            <w:t xml:space="preserve">Via </w:t>
                           </w:r>
-                        </w:p>
-[...1 lines deleted...]
-                          <w:pPr>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="009559CC">
+                            <w:t>Is</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>via Is Mirrionis 1 Cagliari 09123, tel. +39 070.675.7525,</w:t>
-[...19 lines deleted...]
-                            <w:t xml:space="preserve">e-mail </w:t>
+                            <w:t xml:space="preserve"> Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
-                            <w:r w:rsidRPr="009559CC">
+                            <w:r w:rsidRPr="00E4437A">
                               <w:rPr>
-                                <w:rStyle w:val="Collegamentoipertestuale"/>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:color w:val="0563C1"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>segpsico@unica.it</w:t>
                             </w:r>
                           </w:hyperlink>
-                          <w:r w:rsidRPr="009559CC">
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0563C1"/>
                               <w:sz w:val="18"/>
-                              <w:szCs w:val="18"/>
+                              <w:u w:val="single"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-                            <w:t xml:space="preserve">web: </w:t>
+                            <w:t xml:space="preserve">  </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
-                            <w:r w:rsidRPr="009559CC">
+                            <w:r w:rsidRPr="00E4437A">
                               <w:rPr>
-                                <w:rStyle w:val="Collegamentoipertestuale"/>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:color w:val="0563C1"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
-                                <w:lang w:val="en-GB"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>https://unica.it/unica/it/dip_pedapsicofilo.page</w:t>
+                              <w:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="614EDFB8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="info segreteria prima pag." o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:152pt;margin-top:-27.65pt;width:333.9pt;height:41.95pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq+CnkKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82xlxiixFhgFB&#10;WyAdelZkKTYgi5qkxM5+/SjZeazbadhFJkXq4+uj5w9trchRWFeBzulwkFIiNIei0vucfn9df7qn&#10;xHmmC6ZAi5yehKMPi48f5o3JxAhKUIWwBEG0yxqT09J7kyWJ46WomRuAERqNEmzNPKp2nxSWNYhe&#10;q2SUprOkAVsYC1w4h7ePnZEuIr6UgvtnKZ3wROUUc/PxtPHchTNZzFm2t8yUFe/TYP+QRc0qjUEv&#10;UI/MM3Kw1R9QdcUtOJB+wKFOQMqKi1gDVjNM31WzLZkRsRZsjjOXNrn/B8ufjlvzYolvv0CLAwwN&#10;aYzLHF6Gelpp6/DFTAnasYWnS9tE6wnHy8lokk7HaOJom45Hd7NpgEmur411/quAmgQhpxbHErvF&#10;jhvnO9ezSwjmQFXFulIqKoEKYqUsOTIcovIxRwT/zUtp0uR0Np6mEVhDeN4hK425XGsKkm93bV/o&#10;DooT1m+ho4YzfF1hkhvm/AuzyAWsC/ntn/GQCjAI9BIlJdiff7sP/jgitFLSILdy6n4cmBWUqG8a&#10;h/d5OJkEMkZlMr0boWJvLbtbiz7UK8DKh7hJhkcx+Ht1FqWF+g3XYBmioolpjrFz6s/iyneMxzXi&#10;YrmMTkg/w/xGbw0P0KHTYQSv7Ruzpp+Txwk/wZmFLHs3rs43vNSwPHiQVZxlaHDX1b7vSN3Ihn7N&#10;wm7c6tHr+jNY/AIAAP//AwBQSwMEFAAGAAgAAAAhAIctmx7jAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGxQ67QhbQmZVAjxkNjRtCB2bmySiHgcxW4S/p5hBcvRXN17Trad&#10;bCsG0/vGEcJiHoEwVDrdUIWwLx5nGxA+KNKqdWQQvo2HbX5+lqlUu5FezbALleAS8qlCqEPoUil9&#10;WRur/Nx1hvj36XqrAp99JXWvRi63rVxG0Upa1RAv1Koz97Upv3Yni/BxVb2/+OnpMMZJ3D08D8X6&#10;TReIlxfT3S2IYKbwF4ZffEaHnJmO7kTaixYhjq7ZJSDMkiQGwYmb9YJljgjLzQpknsn/CvkPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKr4KeQrAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIctmx7jAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;hQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="25D35797" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="009559CC" w:rsidRDefault="00635905" w:rsidP="00635905">
+                  <w:p w14:paraId="3CCB44EF" w14:textId="77777777" w:rsidR="005E3A5D" w:rsidRPr="00E4437A" w:rsidRDefault="005E3A5D" w:rsidP="005E3A5D">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E4437A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="590FDBDC" w14:textId="5D20669B" w:rsidR="00635905" w:rsidRPr="005E3A5D" w:rsidRDefault="005E3A5D" w:rsidP="005E3A5D">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009559CC">
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>Segretaria amministrativa: Dott.ssa Fabiola Nucifora,</w:t>
+                      <w:t xml:space="preserve">Via </w:t>
                     </w:r>
-                  </w:p>
-[...1 lines deleted...]
-                    <w:pPr>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r w:rsidRPr="009559CC">
+                      <w:t>Is</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>via Is Mirrionis 1 Cagliari 09123, tel. +39 070.675.7525,</w:t>
-[...19 lines deleted...]
-                      <w:t xml:space="preserve">e-mail </w:t>
+                      <w:t xml:space="preserve"> Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3" w:history="1">
-                      <w:r w:rsidRPr="009559CC">
+                      <w:r w:rsidRPr="00E4437A">
                         <w:rPr>
-                          <w:rStyle w:val="Collegamentoipertestuale"/>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                          <w:color w:val="0563C1"/>
                           <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>segpsico@unica.it</w:t>
                       </w:r>
                     </w:hyperlink>
-                    <w:r w:rsidRPr="009559CC">
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0563C1"/>
                         <w:sz w:val="18"/>
-                        <w:szCs w:val="18"/>
+                        <w:u w:val="single"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-                      <w:t xml:space="preserve">web: </w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId4" w:history="1">
-                      <w:r w:rsidRPr="009559CC">
+                      <w:r w:rsidRPr="00E4437A">
                         <w:rPr>
-                          <w:rStyle w:val="Collegamentoipertestuale"/>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                          <w:color w:val="0563C1"/>
                           <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
-                          <w:lang w:val="en-GB"/>
+                          <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>https://unica.it/unica/it/dip_pedapsicofilo.page</w:t>
+                        <w:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="tight" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="005D213B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C9F1089" wp14:editId="7D4A48AF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-532765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9872345</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2444115" cy="813435"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21246"/>
               <wp:lineTo x="21381" y="21246"/>
               <wp:lineTo x="21381" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="290935927" name="logo UNICA piede prima pag."/>
+          <wp:docPr id="1608920646" name="logo UNICA piede prima pag."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="912638076" name="logo UNICA piede prima pag."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId5">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="67711"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2444115" cy="813435"/>
@@ -1255,115 +1414,105 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5597F059" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRDefault="00E05CD7" w:rsidP="00635905">
+    <w:p w14:paraId="6234D7CE" w14:textId="77777777" w:rsidR="009654FE" w:rsidRDefault="009654FE" w:rsidP="00635905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45DC390C" w14:textId="77777777" w:rsidR="00E05CD7" w:rsidRDefault="00E05CD7" w:rsidP="00635905">
+    <w:p w14:paraId="030E31CB" w14:textId="77777777" w:rsidR="009654FE" w:rsidRDefault="009654FE" w:rsidP="00635905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AE8315D" w14:textId="77777777" w:rsidR="009559CC" w:rsidRPr="00DC491A" w:rsidRDefault="00BC6C98">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45FAB99A" wp14:editId="3EAF2808">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-530860</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7555865" cy="1346200"/>
           <wp:effectExtent l="0" t="0" r="6985" b="6350"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21396"/>
               <wp:lineTo x="21566" y="21396"/>
               <wp:lineTo x="21566" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="1287656178" name="Logo UNICA testa pag. succ." descr="Immagine che contiene testo, schermata, algebra&#10;&#10;Descrizione generata automaticamente"/>
+          <wp:docPr id="34058138" name="Logo UNICA testa pag. succ." descr="Immagine che contiene testo, schermata, algebra&#10;&#10;Descrizione generata automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10927073" name="Logo UNICA testa pag. succ." descr="Immagine che contiene testo, schermata, algebra&#10;&#10;Descrizione generata automaticamente"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="87395"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
@@ -1376,98 +1525,98 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52EA5C2C" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="009B0D78" w:rsidRDefault="00635905" w:rsidP="00635905">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="609F81A3" wp14:editId="623D3609">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-532765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>10795</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7552800" cy="1195200"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21348"/>
               <wp:lineTo x="21520" y="21348"/>
               <wp:lineTo x="21520" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="73171930" name="Logo UNICA testa prima pag." descr="Immagine che contiene testo, Carattere, schermata, logo"/>
+          <wp:docPr id="494003518" name="Logo UNICA testa prima pag." descr="Immagine che contiene testo, Carattere, schermata, logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1288720930" name="Logo UNICA testa prima pag." descr="Immagine che contiene testo, Carattere, schermata, logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1509,97 +1658,114 @@
       </w:tabs>
       <w:ind w:left="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Direttrice: Prof.ssa Elisabetta Gola</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E05CD7"/>
+    <w:rsid w:val="000840C9"/>
+    <w:rsid w:val="000D3F0A"/>
+    <w:rsid w:val="0011084A"/>
     <w:rsid w:val="00153C69"/>
+    <w:rsid w:val="001D04E7"/>
+    <w:rsid w:val="00206CCA"/>
     <w:rsid w:val="002A647D"/>
+    <w:rsid w:val="00331935"/>
     <w:rsid w:val="004A344F"/>
     <w:rsid w:val="00513FD3"/>
     <w:rsid w:val="00515E40"/>
     <w:rsid w:val="005B7ADC"/>
     <w:rsid w:val="005D213B"/>
+    <w:rsid w:val="005E3A5D"/>
     <w:rsid w:val="005E44C3"/>
-    <w:rsid w:val="00635905"/>
+    <w:rsid w:val="00607B63"/>
+    <w:rsid w:val="00612175"/>
+    <w:rsid w:val="00635905"/>
+    <w:rsid w:val="006D4202"/>
     <w:rsid w:val="009559CC"/>
+    <w:rsid w:val="009654FE"/>
     <w:rsid w:val="00B217FB"/>
+    <w:rsid w:val="00BC428F"/>
     <w:rsid w:val="00BC6C98"/>
+    <w:rsid w:val="00C14160"/>
     <w:rsid w:val="00CF4EEE"/>
+    <w:rsid w:val="00D07DAF"/>
+    <w:rsid w:val="00D31012"/>
     <w:rsid w:val="00D31A3E"/>
     <w:rsid w:val="00D5753F"/>
     <w:rsid w:val="00DB2FFA"/>
     <w:rsid w:val="00DC491A"/>
     <w:rsid w:val="00E05CD7"/>
+    <w:rsid w:val="00E47E5C"/>
     <w:rsid w:val="00E65E90"/>
+    <w:rsid w:val="00F14303"/>
     <w:rsid w:val="00F5259A"/>
+    <w:rsid w:val="00FE5484"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="62AC7294"/>
@@ -2642,62 +2808,62 @@
     <w:rsid w:val="00E05CD7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Garamond"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\WoOz\OneDrive%20-%20Universit&#224;%20di%20Cagliari\Documenti\PUB\moduli%20HR%20EG%20FN\_modello_HR_EG_FN.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -2981,69 +3147,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_modello_HR_EG_FN.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>167</Words>
-  <Characters>1365</Characters>
+  <Words>170</Words>
+  <Characters>974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>124</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1507</CharactersWithSpaces>
+  <CharactersWithSpaces>1142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>WoOz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>