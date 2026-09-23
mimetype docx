--- v0 (2026-05-01)
+++ v1 (2026-09-23)
@@ -1,729 +1,1069 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F8D9D5F" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="5F8D9D5F" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="00504E0D" w:rsidRDefault="0044680F" w:rsidP="00504E0D">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56DB29C4" w14:textId="2ACAF897" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="56DB29C4" w14:textId="2ACAF897" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044680F">
+      <w:r w:rsidRPr="00551F3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">DICHIARAZIONE DI SMARRIMENTO </w:t>
-[...19 lines deleted...]
-        <w:t>CARTE DI IMBARCO</w:t>
+        <w:t>DICHIARAZIONE DI SMARRIMENTO DELLE CARTE DI IMBARCO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54671B57" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="54671B57" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00504E0D">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1290B48C" w14:textId="649DA3D0" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="444D4C62" w14:textId="4711E8E2" w:rsidR="0046179D" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="4962"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8222"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044680F">
-[...61 lines deleted...]
-        <w:t>ia ______________________ n. _____, consapevole:</w:t>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="00860AC9" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sottoscritta/o </w:t>
+      </w:r>
+      <w:r w:rsidR="00860AC9" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nat</w:t>
+      </w:r>
+      <w:r w:rsidR="004C042C" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004C042C" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C042C" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C042C" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il</w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546B0D77" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="1290B48C" w14:textId="6A690182" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8931"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>via</w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r w:rsidR="0046179D" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, consapevole:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29F06752" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="54453016" w14:textId="70EBCEA0" w:rsidR="00551F3E" w:rsidRPr="00551F3E" w:rsidRDefault="00551F3E" w:rsidP="00551F3E">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delle sanzioni penali previste in caso di dichiarazioni mendaci (art. 76, comma 1, D.P.R. 28/12/2000, n. 445, e art. 483 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D529FB8" w14:textId="188A3395" w:rsidR="00551F3E" w:rsidRPr="00551F3E" w:rsidRDefault="00551F3E" w:rsidP="00551F3E">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>che l’esibizione di un atto contenente dati non più rispondenti a verità equivale all’uso di atto falso (art. 76, comma 2, D.P.R. 28/12/2000, n. 445);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770831EC" w14:textId="4D5F4CB0" w:rsidR="0044680F" w:rsidRDefault="00551F3E" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044680F">
-[...5 lines deleted...]
-        <w:t>delle sanzioni penali a cui può andare incontro in caso di dichiarazioni mendaci (comma 1 dell’art. 76 del D.P.R. n. 445 del 28/12/2000 e art. 483 CP);</w:t>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>che, in caso di presentazione di documenti falsi o non conformi alla realtà, decade immediatamente da ogni eventuale beneficio conseguito (art. 75, D.P.R. 28/12/2000, n. 445)."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B88D82" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
-[...60 lines deleted...]
-    <w:p w14:paraId="6C088DF2" w14:textId="1D6289C6" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="3F72D472" w14:textId="77777777" w:rsidR="00551F3E" w:rsidRPr="00551F3E" w:rsidRDefault="00551F3E" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044680F">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="00D14E78" w14:textId="77777777" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="6C088DF2" w14:textId="1D6289C6" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3A6CB6" w14:textId="00E013B4" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="362E1652" w14:textId="77777777" w:rsidR="00551F3E" w:rsidRPr="00551F3E" w:rsidRDefault="00551F3E" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...107 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="598280C7" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
-[...28 lines deleted...]
-    <w:p w14:paraId="734C9544" w14:textId="3D0D36CD" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="119D76D8" w14:textId="77777777" w:rsidR="0038651D" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="8364"/>
-          <w:tab w:val="left" w:pos="5387"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="2127"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="7938"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>di aver smarrito le carte d’imbarco del volo</w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB5BBB9" w14:textId="19F2455B" w:rsidR="0038651D" w:rsidRDefault="0044680F" w:rsidP="0038651D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="2127"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utilizzato per partecipare al convegno </w:t>
+      </w:r>
+      <w:r w:rsidR="0038651D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3A6CB6" w14:textId="1C4B9079" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="003B1069" w:rsidP="009F534B">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="6804"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">La/ Il </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0044680F" w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizzato il </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>ichiarante</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C073E6C" w14:textId="60F47BF6" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="1F6935E5" w14:textId="1DDE6C8E" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="7797"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044680F">
-[...5 lines deleted...]
-        <w:t>____________________</w:t>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nel caso dovesse ritrovarle</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1069">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1069">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sottoscritt</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1069">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00572D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidR="009F534B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>impegna a non presentarle per ulteriori richieste di rimborso da parte di altre Amministrazioni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF2A4A8" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="22455960" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
       <w:pPr>
         <w:pStyle w:val="Corpodeltesto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="7797"/>
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598280C7" w14:textId="04F0A92D" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In fede</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E934860" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00551F3E">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C99874A" w14:textId="6C4843F1" w:rsidR="00504E0D" w:rsidRDefault="0044680F" w:rsidP="00504E0D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="2552"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Data</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734C9544" w14:textId="77704B8B" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00504E0D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="2552"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="5387"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="7088"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="00504E0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dichiarante</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C073E6C" w14:textId="281714FC" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="00504E0D" w:rsidP="00504E0D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="8364"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9356"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="6521"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF2A4A8" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="00551F3E" w:rsidRDefault="0044680F" w:rsidP="00504E0D">
+      <w:pPr>
+        <w:pStyle w:val="Corpodeltesto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="6946"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044680F">
+      <w:r w:rsidRPr="00551F3E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Firmato digitalmente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECF5C6A" w14:textId="77777777" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
+    <w:p w14:paraId="1DEA0F6A" w14:textId="77777777" w:rsidR="00504E0D" w:rsidRPr="00504E0D" w:rsidRDefault="00504E0D" w:rsidP="00504E0D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13333246" w14:textId="001BEC96" w:rsidR="005E44C3" w:rsidRPr="00504E0D" w:rsidRDefault="009D791F" w:rsidP="009D791F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="009D791F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Informativa ai sensi dell’art. 13 del Regolamento (UE) 2016/679 (GDPR): i dati personali sopra riportati sono raccolti in conformità alle disposizioni vigenti e trattati esclusivamente per le finalità connesse al procedimento per il quale sono richiesti. Il conferimento dei dati è facoltativo; tuttavia, il mancato conferimento potrà comportare l’impossibilità di dare seguito all’istanza o di ottenere il provvedimento richiesto.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="527D7063" w14:textId="77777777" w:rsidR="0044680F" w:rsidRPr="0044680F" w:rsidRDefault="0044680F" w:rsidP="0044680F">
-[...77 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="005E44C3" w:rsidRPr="00504E0D" w:rsidSect="00BC6C98">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1701" w:left="851" w:header="0" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36C371B2" w14:textId="77777777" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="00635905">
+    <w:p w14:paraId="0E57C070" w14:textId="77777777" w:rsidR="000C3C69" w:rsidRDefault="000C3C69" w:rsidP="00635905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CD96935" w14:textId="77777777" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="00635905">
+    <w:p w14:paraId="22387906" w14:textId="77777777" w:rsidR="000C3C69" w:rsidRDefault="000C3C69" w:rsidP="00635905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -1143,58 +1483,58 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12C6B1B6" w14:textId="77777777" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="00635905">
+    <w:p w14:paraId="41753FD3" w14:textId="77777777" w:rsidR="000C3C69" w:rsidRDefault="000C3C69" w:rsidP="00635905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="683E2501" w14:textId="77777777" w:rsidR="0044680F" w:rsidRDefault="0044680F" w:rsidP="00635905">
+    <w:p w14:paraId="0B2CD0FD" w14:textId="77777777" w:rsidR="000C3C69" w:rsidRDefault="000C3C69" w:rsidP="00635905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D95F0BB" w14:textId="77777777" w:rsidR="00BC6C98" w:rsidRDefault="00BC6C98">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47462DC2" w14:textId="77777777" w:rsidR="009559CC" w:rsidRPr="00DC491A" w:rsidRDefault="00BC6C98">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1397,114 +1737,242 @@
       </w:tabs>
       <w:ind w:left="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Direttrice: Prof.ssa Elisabetta Gola</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37184C9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5296AF28"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B772371"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B4C69778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="508299128">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="805510727">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0044680F"/>
+    <w:rsid w:val="000C3C69"/>
     <w:rsid w:val="001306CB"/>
     <w:rsid w:val="002A647D"/>
+    <w:rsid w:val="002C78F3"/>
+    <w:rsid w:val="0038651D"/>
+    <w:rsid w:val="003B1069"/>
     <w:rsid w:val="0044680F"/>
+    <w:rsid w:val="0046179D"/>
     <w:rsid w:val="004A344F"/>
+    <w:rsid w:val="004C042C"/>
+    <w:rsid w:val="00504E0D"/>
     <w:rsid w:val="00515E40"/>
+    <w:rsid w:val="00551F3E"/>
+    <w:rsid w:val="00572D34"/>
     <w:rsid w:val="005B7ADC"/>
     <w:rsid w:val="005D213B"/>
     <w:rsid w:val="005E44C3"/>
     <w:rsid w:val="00635905"/>
+    <w:rsid w:val="00860AC9"/>
     <w:rsid w:val="009559CC"/>
+    <w:rsid w:val="009D791F"/>
+    <w:rsid w:val="009F534B"/>
     <w:rsid w:val="00B217FB"/>
     <w:rsid w:val="00BC6C98"/>
     <w:rsid w:val="00CF4EEE"/>
     <w:rsid w:val="00D5753F"/>
     <w:rsid w:val="00DB2FFA"/>
     <w:rsid w:val="00DC491A"/>
     <w:rsid w:val="00E65E90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -2111,51 +2579,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo9Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00635905"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
     <w:name w:val="Titolo 1 Carattere"/>
@@ -2531,51 +2998,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpodeltestoCarattere">
     <w:name w:val="Corpo del testo Carattere"/>
     <w:link w:val="Corpodeltesto"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0044680F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="it-IT"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\WoOz\OneDrive%20-%20Universit&#224;%20di%20Cagliari\Documenti\PUB\moduli%20HR%20EG%20FN\_modello_HR_EG_FN.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2865,74 +3332,90 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FDA9C3C-9210-44FE-A7FB-2D03FC8AD7FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_modello_HR_EG_FN.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>212</Words>
-  <Characters>1413</Characters>
+  <Words>204</Words>
+  <Characters>1165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1610</CharactersWithSpaces>
+  <CharactersWithSpaces>1367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>WoOz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>