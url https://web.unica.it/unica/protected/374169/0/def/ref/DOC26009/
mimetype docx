--- v0 (2026-05-01)
+++ v1 (2026-09-23)
@@ -1,383 +1,662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F42E18F" w14:textId="77777777" w:rsidR="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="5F42E18F" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="692A15DB" w14:textId="1C00A190" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="692A15DB" w14:textId="1C00A190" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Al Direttore del Dipartimento di </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1255A312" w14:textId="2AEAF148" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="1255A312" w14:textId="2AEAF148" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pedagogia, Psicologia, Filosofia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5DB656" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="7A5DB656" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">SEDE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78290869" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="78290869" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54CA0EFC" w14:textId="77777777" w:rsidR="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="54CA0EFC" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73CD558D" w14:textId="3B1FFA17" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="73CD558D" w14:textId="38F14416" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="2977"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cagliari, _________________ </w:t>
+        <w:t xml:space="preserve">Cagliari, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F" w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCF68AD" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="3FCF68AD" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12EF85D9" w14:textId="34200657" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="09EE96E0" w14:textId="4A981D9D" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
+      <w:r w:rsidRPr="00DA202F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Oggetto</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E678D">
-[...15 lines deleted...]
-        <w:t>__________</w:t>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autocertificazione </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F" w:rsidRPr="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>della</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">partecipazione a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F" w:rsidRPr="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidR="00297154" w:rsidRPr="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>conferenza / seminario / convegno</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EE96E0" w14:textId="63FEA580" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="38D0A439" w14:textId="77777777" w:rsidR="00DA202F" w:rsidRDefault="00DA202F" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="211EB5F7" w14:textId="1D44FB66" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="172B381E" w14:textId="4C8FA9D6" w:rsidR="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/La</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sottoscritt</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A1625B" w14:textId="77777777" w:rsidR="00297154" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dichiara che</w:t>
+      </w:r>
+      <w:r w:rsidR="0041364F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in occasione della missione effettuata a </w:t>
+      </w:r>
+      <w:r w:rsidR="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B48507" w14:textId="6C3C23F4" w:rsidR="00297154" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="1985"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dal </w:t>
+      </w:r>
+      <w:r w:rsidR="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidR="00297154">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ha partecipato alla conferenza / seminario / convegno dal titolo</w:t>
+      </w:r>
+      <w:r w:rsidR="0026585D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED113E6" w14:textId="252C302E" w:rsidR="0026585D" w:rsidRDefault="0026585D" w:rsidP="00A314E9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28152DBE" w14:textId="776420D7" w:rsidR="00FC7B4A" w:rsidRDefault="001077D8" w:rsidP="001077D8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che si è tenuta/o </w:t>
+      </w:r>
+      <w:r w:rsidR="001E678D" w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>presso</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7B4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32378D1D" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="32378D1D" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182D56D9" w14:textId="77777777" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="182D56D9" w14:textId="08024449" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">In fede </w:t>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In fede</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6976FC" w14:textId="38EACECF" w:rsidR="001E678D" w:rsidRPr="001E678D" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="1E6976FC" w14:textId="59B12973" w:rsidR="001E678D" w:rsidRPr="00DA202F" w:rsidRDefault="00FC7B4A" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="851" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>____________</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACEE809" w14:textId="2F40CCD4" w:rsidR="005E44C3" w:rsidRDefault="001E678D" w:rsidP="001E678D">
+    <w:p w14:paraId="1EA88C32" w14:textId="226ADD96" w:rsidR="005E44C3" w:rsidRPr="00DA202F" w:rsidRDefault="001E678D" w:rsidP="00A314E9">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E678D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E678D">
+      <w:r w:rsidRPr="00DA202F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>firmato digitalmente</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E678D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00DA202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA88C32" w14:textId="77777777" w:rsidR="005E44C3" w:rsidRPr="005D213B" w:rsidRDefault="005E44C3" w:rsidP="001E678D">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="005E44C3" w:rsidRPr="00DA202F" w:rsidSect="00BC6C98">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1701" w:left="851" w:header="0" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ABB342E" w14:textId="77777777" w:rsidR="001E678D" w:rsidRDefault="001E678D" w:rsidP="00635905">
+    <w:p w14:paraId="661767C8" w14:textId="77777777" w:rsidR="00F91BEB" w:rsidRDefault="00F91BEB" w:rsidP="00635905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AAE91C0" w14:textId="77777777" w:rsidR="001E678D" w:rsidRDefault="001E678D" w:rsidP="00635905">
+    <w:p w14:paraId="1F810913" w14:textId="77777777" w:rsidR="00F91BEB" w:rsidRDefault="00F91BEB" w:rsidP="00635905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -822,61 +1101,61 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="679E10CC" w14:textId="77777777" w:rsidR="001E678D" w:rsidRDefault="001E678D" w:rsidP="00635905">
+    <w:p w14:paraId="385ACE07" w14:textId="77777777" w:rsidR="00F91BEB" w:rsidRDefault="00F91BEB" w:rsidP="00635905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D7534E3" w14:textId="77777777" w:rsidR="001E678D" w:rsidRDefault="001E678D" w:rsidP="00635905">
+    <w:p w14:paraId="7B770438" w14:textId="77777777" w:rsidR="00F91BEB" w:rsidRDefault="00F91BEB" w:rsidP="00635905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D714692" w14:textId="77777777" w:rsidR="00BC6C98" w:rsidRDefault="00BC6C98">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00188135" w14:textId="77777777" w:rsidR="009559CC" w:rsidRPr="00DC491A" w:rsidRDefault="00BC6C98">
     <w:pPr>
@@ -1082,94 +1361,103 @@
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Direttrice: Prof.ssa Elisabetta Gola</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E678D"/>
+    <w:rsid w:val="001077D8"/>
     <w:rsid w:val="001E678D"/>
+    <w:rsid w:val="0026585D"/>
+    <w:rsid w:val="00297154"/>
     <w:rsid w:val="002A647D"/>
+    <w:rsid w:val="0041364F"/>
     <w:rsid w:val="004A344F"/>
     <w:rsid w:val="00515E40"/>
     <w:rsid w:val="005B7ADC"/>
     <w:rsid w:val="005D213B"/>
     <w:rsid w:val="005E44C3"/>
     <w:rsid w:val="00635905"/>
     <w:rsid w:val="009559CC"/>
+    <w:rsid w:val="009D7D31"/>
+    <w:rsid w:val="00A314E9"/>
     <w:rsid w:val="00B217FB"/>
     <w:rsid w:val="00BC6C98"/>
     <w:rsid w:val="00CD5C97"/>
     <w:rsid w:val="00CF4EEE"/>
     <w:rsid w:val="00D5753F"/>
+    <w:rsid w:val="00DA202F"/>
     <w:rsid w:val="00DB2FFA"/>
     <w:rsid w:val="00DC491A"/>
     <w:rsid w:val="00E65E90"/>
+    <w:rsid w:val="00F91BEB"/>
+    <w:rsid w:val="00FC7B4A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="758F0FE3"/>
@@ -1759,50 +2047,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo9Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00635905"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
     <w:name w:val="Titolo 1 Carattere"/>
@@ -2150,51 +2439,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Collegamentovisitato">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC6C98"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\WoOz\OneDrive%20-%20Universit&#224;%20di%20Cagliari\Documenti\PUB\moduli%20HR%20EG%20FN\_modello_HR_EG_FN.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2484,74 +2773,90 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA8A3AD7-645A-4EB6-B90D-C4DE607C3801}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_modello_HR_EG_FN.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>71</Words>
-  <Characters>646</Characters>
+  <Words>60</Words>
+  <Characters>342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>704</CharactersWithSpaces>
+  <CharactersWithSpaces>401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>WoOz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>