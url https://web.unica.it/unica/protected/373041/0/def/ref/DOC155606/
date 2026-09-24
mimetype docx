--- v0 (2026-05-01)
+++ v1 (2026-09-24)
@@ -1,2401 +1,3389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="071B50BA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="071B50BA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:pStyle w:val="Universit-dataeindirizzo"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC72D73" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="0DEB562A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:pStyle w:val="Universit-dataeindirizzo"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DEB562A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-[...10 lines deleted...]
-    <w:p w14:paraId="6E61C68B" w14:textId="19C8614E" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="6E61C68B" w14:textId="19C8614E" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B4347">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MODULO PER LA PROGETTAZIONE DI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380AC10D" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="380AC10D" w14:textId="45C9D86C" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B4347">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>CONVEGNI – SEMINARI – SCAMBI CULTURALI</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVEGNI </w:t>
+      </w:r>
+      <w:r w:rsidR="005D527C" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEMINARI </w:t>
+      </w:r>
+      <w:r w:rsidR="005D527C" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SCAMBI CULTURALI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108858B2" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-[...16 lines deleted...]
-    <w:p w14:paraId="1ECD15EC" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="1ECD15EC" w14:textId="41BA9F5F" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B4347">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-        <w:t xml:space="preserve">TIPOLOGIA E DENOMINAZIONE DELL’EVENTO: </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIPOLOGIA: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F3C64D" w14:textId="79B64F26" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="79F3C64D" w14:textId="455B7ADB" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00D15EBC" w:rsidP="00B8344F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:t>1</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="839202368"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0035076D" w:rsidRPr="0035076D">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0035076D" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onvegno; </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1521234710"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0035076D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eminario; </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-55087891"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0035076D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollaborazione scientifica; </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1530525055"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0035076D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>imposio</w:t>
+      </w:r>
+      <w:r w:rsidR="00334012">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AE3B3C" w14:textId="6BAB4D6B" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="62AE3B3C" w14:textId="7769E309" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00D15EBC" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="6237"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Altro ……………………………………………………………………………………………</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1339347247"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0035076D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ltro </w:t>
+      </w:r>
+      <w:r w:rsidR="00334012">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00334012" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F39524" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="51652C5E" w14:textId="3127431E" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TITOLO</w:t>
+      </w:r>
+      <w:r w:rsidR="00287323">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LL’EVENTO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00334012">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E43E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="512346EF" w14:textId="6AEA7E13" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="64973598" w14:textId="1F0B5B19" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00B8344F" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">il cui TITOLO è: “………………………………………………………………................................................. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOCENTE </w:t>
+      </w:r>
+      <w:r w:rsidR="008B317A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ORGANIZZAT</w:t>
+      </w:r>
+      <w:r w:rsidR="00052D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ORE/</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6F4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RICE</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0DDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E43E85">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51652C5E" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="17EFEC40" w14:textId="71854FDC" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00287323" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">…………………………………………………………………………………………...” </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recapito telefonico: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e-mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B8344F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3164016B" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="44AB5EC8" w14:textId="425FE57C" w:rsidR="00A46D17" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>FINALIT</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4347" w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E RISULTATI ATTESI: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8344F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="64973598" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="6CC62D9E" w14:textId="65FE197D" w:rsidR="00B8344F" w:rsidRPr="0035076D" w:rsidRDefault="00B8344F" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Organizzatore: Prof./Dott. ______________________________________________________________________ </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EFEC40" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="1BF8CC3F" w14:textId="6024AE4B" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Recapito telefonico______________, e-mail____________________________________</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESTINATARI: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8344F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B8344F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A471988" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="78C31606" w14:textId="6CD0DAC4" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...143 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ELENCO RELATORI/ISCRITTI/OSPITI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00227EBC">
+      <w:r w:rsidR="001379AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001379AD" w:rsidRPr="001379AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001379AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B4347">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="001379AD" w:rsidRPr="001379AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E RUOLO RICOPERTO: </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2275"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2776"/>
+        <w:gridCol w:w="2329"/>
+        <w:gridCol w:w="2329"/>
+        <w:gridCol w:w="2850"/>
+        <w:gridCol w:w="2686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B4347" w:rsidRPr="009B4347" w14:paraId="57155E74" w14:textId="77777777" w:rsidTr="009B4347">
+      <w:tr w:rsidR="009B4347" w:rsidRPr="0035076D" w14:paraId="57155E74" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E049FF9" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="3E049FF9" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5279E19B" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="5279E19B" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COGNOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28D0E275" w14:textId="7084DCCA" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="28D0E275" w14:textId="4AD411CA" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RELATORI/ISCRITTI/OSPITI</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B4347">
+            <w:r w:rsidR="001379AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001379AD" w:rsidRPr="001379AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001379AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="001379AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2828" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="708C729A" w14:textId="3417376E" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="708C729A" w14:textId="3AA019FF" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RUOLO RICOPERTO</w:t>
             </w:r>
-            <w:r w:rsidR="009B4347" w:rsidRPr="009B4347">
+            <w:r w:rsidR="001379AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001379AD" w:rsidRPr="001379AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4347" w:rsidRPr="001379AD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001379AD" w:rsidRPr="001379AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4347" w:rsidRPr="009B4347" w14:paraId="07C118C3" w14:textId="77777777" w:rsidTr="009B4347">
+      <w:tr w:rsidR="009B4347" w:rsidRPr="0035076D" w14:paraId="07C118C3" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D5602E" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="69D5602E" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D7AEF6" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="39D7AEF6" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="225FDC93" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="225FDC93" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2828" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="529DB8A3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="529DB8A3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4347" w:rsidRPr="009B4347" w14:paraId="45EA08D3" w14:textId="77777777" w:rsidTr="009B4347">
+      <w:tr w:rsidR="009B4347" w:rsidRPr="0035076D" w14:paraId="45EA08D3" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DFB8A0" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="15DFB8A0" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42BA860D" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="42BA860D" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B575D8" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="08B575D8" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2828" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3476A022" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="3476A022" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4347" w:rsidRPr="009B4347" w14:paraId="70CA1D0F" w14:textId="77777777" w:rsidTr="009B4347">
+      <w:tr w:rsidR="009B4347" w:rsidRPr="0035076D" w14:paraId="70CA1D0F" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6163A4" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="3E6163A4" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39384E04" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="39384E04" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4015B536" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="4015B536" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2828" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD5B694" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1BD5B694" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4347" w:rsidRPr="009B4347" w14:paraId="68EECE2A" w14:textId="77777777" w:rsidTr="009B4347">
+      <w:tr w:rsidR="009B4347" w:rsidRPr="0035076D" w14:paraId="68EECE2A" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14C9CBBA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="14C9CBBA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C995B0A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1C995B0A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42465883" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="42465883" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2828" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FBE772D" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1FBE772D" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4347" w:rsidRPr="009B4347" w14:paraId="2D6935B6" w14:textId="77777777" w:rsidTr="009B4347">
+      <w:tr w:rsidR="009B4347" w:rsidRPr="0035076D" w14:paraId="2D6935B6" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6812C7" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="2C6812C7" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA516E3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="2FA516E3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2708" w:type="dxa"/>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6BDDF3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="6B6BDDF3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2828" w:type="dxa"/>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="242EAB2A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="242EAB2A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="001379AD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001379AD" w:rsidRPr="0035076D" w14:paraId="12966A71" w14:textId="77777777" w:rsidTr="001379AD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41331032" w14:textId="77777777" w:rsidR="001379AD" w:rsidRPr="0035076D" w:rsidRDefault="001379AD" w:rsidP="001379AD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2329" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F013364" w14:textId="77777777" w:rsidR="001379AD" w:rsidRPr="0035076D" w:rsidRDefault="001379AD" w:rsidP="001379AD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2850" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1D6C61" w14:textId="77777777" w:rsidR="001379AD" w:rsidRPr="0035076D" w:rsidRDefault="001379AD" w:rsidP="001379AD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD3920B" w14:textId="77777777" w:rsidR="001379AD" w:rsidRPr="0035076D" w:rsidRDefault="001379AD" w:rsidP="001379AD">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="383E5D96" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="7CA96F42" w14:textId="5668A88B" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00741AE9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>BUDGET DELL’EVENTO</w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4B990E7F" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="0B1E2E1E" w14:textId="6E7DDCCF" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">BUDGET DELL’EVENTO </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e spese gravano sulla voce di budget/codice progetto:</w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1E2E1E" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="1FDBE12F" w14:textId="5016509F" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Le spese gravano sulla voce di budget/codice progetto: ______________________________________________________________________ </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opertura economica dei costi totali di €</w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDBE12F" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="515A88F6" w14:textId="71D6A457" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Copertura economica dei costi totali di € ______________________________________ </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ofinanziamento (se sussiste) a carico del Dipartimento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> € </w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515A88F6" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-[...3 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+    <w:p w14:paraId="2329245C" w14:textId="05C5B48D" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Cofinanziamento (se sussiste) a carico del Dipartimento € _________________________ </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ofinanziamento (se sussiste) da fondi esterni (specificare la voce di budget/codice progetto)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2329245C" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="19452ABF" w14:textId="3717ECB9" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00741AE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Cofinanziamento (se sussiste) da fondi esterni (specificare la voce di budget/codice progetto)</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">€ </w:t>
+      </w:r>
+      <w:r w:rsidR="00741AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19452ABF" w14:textId="247C2AB0" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="0D85B203" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D85B203" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="68314226" w14:textId="77777777" w:rsidR="009D5E16" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="00B8344F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4849"/>
-        <w:gridCol w:w="5345"/>
+        <w:gridCol w:w="4287"/>
+        <w:gridCol w:w="5917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="057F7EDD" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="057F7EDD" w14:textId="77777777" w:rsidTr="009D5E16">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10194" w:type="dxa"/>
+            <w:tcW w:w="10204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0AE1A6" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="5D0AE1A6" w14:textId="30D65FC2" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PIANO FINANZIARIO</w:t>
+            </w:r>
+            <w:r w:rsidR="00366A4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="49F2BC35" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="49F2BC35" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0732AACC" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="0732AACC" w14:textId="2B245B16" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t>TIPOLOGIA DI SPESA PRESUNTA</w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tipologia di spesa presunta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCF04AA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="3DCF04AA" w14:textId="2CC72B04" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="00366A4C" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t>AMMONTARE DEL COSTO PRESUNTO</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5E16" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>osto presunto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="2DA60AC5" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="2DA60AC5" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="002B1DEA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="002B1DEA" w14:textId="07D3317C" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Utilizzo di Aule/Locali/Spazi </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">utilizzo </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">di </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ule/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocali/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pazi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="112759A0" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="112759A0" w14:textId="4DDD38F7" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="4A1E4736" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="4A1E4736" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55F7FFE3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="55F7FFE3" w14:textId="4C1E2974" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Impianti (specificare se audio, video etc.) </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">impianti </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(specificare se audio, video etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26208F18" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="26208F18" w14:textId="64C6F71A" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="393F0D46" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="393F0D46" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="069EC500" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="069EC500" w14:textId="3C2924F4" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Omaggi (specificare se targhe, fiori, libri etc.) </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omaggi </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(specificare se targhe, fiori, libri etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F85770" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="13F85770" w14:textId="222B5D50" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="1AC624A8" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="1AC624A8" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42ED0900" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="42ED0900" w14:textId="117B6801" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Locandine </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>locandine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7F2549" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1A7F2549" w14:textId="4D98BCF4" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="0FED56F6" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="0FED56F6" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E791148" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="3E791148" w14:textId="4651AD27" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Inviti </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inviti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4598BF3D" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="4598BF3D" w14:textId="055686A0" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="52A6256E" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="52A6256E" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F2DE001" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1F2DE001" w14:textId="466C9340" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Viaggio </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>viaggio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF74887" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="3DF74887" w14:textId="4C5CCF28" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="10F4EC8D" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="10F4EC8D" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF6C441" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="4AF6C441" w14:textId="4E59CF2C" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Alloggio </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alloggio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77D3BC8A" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="77D3BC8A" w14:textId="1FFDB705" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="7AD813DC" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="7AD813DC" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F239ECA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1F239ECA" w14:textId="666DAB6A" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Vitto </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vitto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348F5C63" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="348F5C63" w14:textId="7ECCEA1F" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="474F8121" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="474F8121" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7ECD37" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="4E7ECD37" w14:textId="1855F8F2" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Compenso relatori </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">compenso </w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>relatori</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71939F34" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="71939F34" w14:textId="3DAEC593" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="418062C6" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="418062C6" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="128"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5019B6EA" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="5019B6EA" w14:textId="353C23EC" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Altre spese </w:t>
+            <w:r w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ltre spese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="058B0661" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="058B0661" w14:textId="6C51BDC7" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Euro </w:t>
+            <w:r w:rsidRPr="0035076D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46D17" w:rsidRPr="009B4347" w14:paraId="1C4A13C2" w14:textId="77777777" w:rsidTr="00A46D17">
+      <w:tr w:rsidR="00A46D17" w:rsidRPr="0035076D" w14:paraId="1C4A13C2" w14:textId="77777777" w:rsidTr="00366A4C">
         <w:trPr>
-          <w:trHeight w:val="136"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4849" w:type="dxa"/>
+            <w:tcW w:w="4287" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="755A0DDC" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="755A0DDC" w14:textId="5F3ADD90" w:rsidR="00A46D17" w:rsidRPr="009D5E16" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Totale spese </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46D17" w:rsidRPr="009D5E16">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>otale spese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5345" w:type="dxa"/>
+            <w:tcW w:w="5917" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD29926" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00B75A03">
+          <w:p w14:paraId="1AD29926" w14:textId="1C41FF9A" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B4347">
+            <w:r w:rsidRPr="0035076D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Euro </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="60E4C1DB" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="60E4C1DB" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="009D5E16">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42EDDA3B" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="42EDDA3B" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="009D5E16">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dichiara</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il rispetto della normativa vigente e dei Regolamenti di Ateneo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770AA4EF" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="39D9E3F3" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="6E6665D9" w14:textId="7BAA5E9D" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00895232">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="4962"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Luogo e data</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5E16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008B3DE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="770AA4EF" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="695E2DF1" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="00B8344F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E6665D9" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="7E192564" w14:textId="214CA0E6" w:rsidR="00471336" w:rsidRPr="0035076D" w:rsidRDefault="00471336" w:rsidP="00895232">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="6946"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Firma dell’Organizzatore</w:t>
+      </w:r>
+      <w:r w:rsidR="00895232">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00895232">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="695E2DF1" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-      <w:pPr>
+    <w:p w14:paraId="630D7F65" w14:textId="42A61B85" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="009D5E16" w:rsidP="009D5E16">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="dot" w:pos="10065"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="6521"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5D1556FB" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="17DD34D0" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="0035076D" w:rsidRDefault="00A46D17" w:rsidP="009D5E16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="7371"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Firmato digitalmente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="16B6D29F" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
+    <w:p w14:paraId="03E5AE33" w14:textId="77777777" w:rsidR="009B4347" w:rsidRPr="0035076D" w:rsidRDefault="009B4347" w:rsidP="00B8344F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EBAE5C4" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRPr="009B4347" w:rsidRDefault="00A46D17" w:rsidP="00A46D17">
-[...350 lines deleted...]
-    <w:p w14:paraId="1CFB0F97" w14:textId="77777777" w:rsidR="009B4347" w:rsidRPr="009B4347" w:rsidRDefault="009B4347" w:rsidP="009B4347">
+    <w:p w14:paraId="1CFB0F97" w14:textId="77777777" w:rsidR="009B4347" w:rsidRPr="00471336" w:rsidRDefault="009B4347" w:rsidP="00471336">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="295"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4347">
+      <w:r w:rsidRPr="00471336">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Barrare la tipologia di evento che interessa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6691E467" w14:textId="77777777" w:rsidR="009B4347" w:rsidRPr="009B4347" w:rsidRDefault="009B4347" w:rsidP="009B4347">
+    <w:p w14:paraId="6691E467" w14:textId="77249670" w:rsidR="009B4347" w:rsidRPr="00471336" w:rsidRDefault="009B4347" w:rsidP="00471336">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="295"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4347">
+      <w:r w:rsidRPr="00471336">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Da indicare per i casi di cerimonie istituzionali e iniziative di comunicazione istituzionale, per le lauree ad honorem o per altre manifestazioni similari.</w:t>
+        <w:t xml:space="preserve">Da indicare per i casi di cerimonie istituzionali e iniziative di comunicazione </w:t>
+      </w:r>
+      <w:r w:rsidR="00471336" w:rsidRPr="00471336">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00471336">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>istituzionale, per le lauree ad honorem o per altre manifestazioni similari.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F42760" w14:textId="77777777" w:rsidR="009B4347" w:rsidRPr="009B4347" w:rsidRDefault="009B4347" w:rsidP="009B4347">
+    <w:p w14:paraId="05F42760" w14:textId="77777777" w:rsidR="009B4347" w:rsidRPr="00471336" w:rsidRDefault="009B4347" w:rsidP="00471336">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="295"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B4347">
+      <w:r w:rsidRPr="00471336">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Indicare una delle tre opzioni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAB12BF" w14:textId="0312740D" w:rsidR="009B4347" w:rsidRPr="009B4347" w:rsidRDefault="009B4347" w:rsidP="009B4347">
+    <w:p w14:paraId="6BAB12BF" w14:textId="0CE4C91B" w:rsidR="009B4347" w:rsidRPr="00471336" w:rsidRDefault="009B4347" w:rsidP="00471336">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284" w:hanging="295"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00471336">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Indicare il ruolo istituzionale ricoperto dal soggetto nella propria amministrazione/realtà organizzativa.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009B4347" w:rsidRPr="009B4347" w:rsidSect="00BC6C98">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="009B4347" w:rsidRPr="00471336" w:rsidSect="00BC6C98">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="1701" w:left="851" w:header="0" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DF7F9C0" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRDefault="00A46D17" w:rsidP="00635905">
+    <w:p w14:paraId="4AFFA5DC" w14:textId="77777777" w:rsidR="00D15EBC" w:rsidRDefault="00D15EBC" w:rsidP="00635905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D4EBDE2" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRDefault="00A46D17" w:rsidP="00635905">
+    <w:p w14:paraId="01E5C9F3" w14:textId="77777777" w:rsidR="00D15EBC" w:rsidRDefault="00D15EBC" w:rsidP="00635905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Garamond">
-    <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="720FE2A2" w14:textId="77777777" w:rsidR="005D213B" w:rsidRPr="00DC491A" w:rsidRDefault="005D213B" w:rsidP="005D213B">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CC874F0" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="005D213B" w:rsidRDefault="005E44C3" w:rsidP="00CF4EEE">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D213B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="478F1662" wp14:editId="575A9095">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>1930400</wp:posOffset>
@@ -2415,276 +3403,254 @@
                 </wp:wrapPolygon>
               </wp:wrapTight>
               <wp:docPr id="622400102" name="info segreteria prima pag."/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4240530" cy="532765"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="lt1"/>
                       </a:solidFill>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4543618B" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="009559CC" w:rsidRDefault="00635905" w:rsidP="00635905">
+                        <w:p w14:paraId="2423F71D" w14:textId="77777777" w:rsidR="00E14223" w:rsidRPr="00E4437A" w:rsidRDefault="00E14223" w:rsidP="00E14223">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00E4437A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="782C3733" w14:textId="12CBD4E0" w:rsidR="00635905" w:rsidRPr="00E14223" w:rsidRDefault="00E14223" w:rsidP="00E14223">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="009559CC">
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>Segretaria amministrativa: Dott.ssa Fabiola Nucifora,</w:t>
+                            <w:t xml:space="preserve">Via </w:t>
                           </w:r>
-                        </w:p>
-[...1 lines deleted...]
-                          <w:pPr>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="009559CC">
+                            <w:t>Is</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0A2F41"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>via Is Mirrionis 1 Cagliari 09123, tel. +39 070.675.7525,</w:t>
-[...19 lines deleted...]
-                            <w:t xml:space="preserve">e-mail </w:t>
+                            <w:t xml:space="preserve"> Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
-                            <w:r w:rsidRPr="009559CC">
+                            <w:r w:rsidRPr="00E4437A">
                               <w:rPr>
-                                <w:rStyle w:val="Collegamentoipertestuale"/>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:color w:val="0563C1"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>segpsico@unica.it</w:t>
                             </w:r>
                           </w:hyperlink>
-                          <w:r w:rsidRPr="009559CC">
+                          <w:r w:rsidRPr="00E4437A">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                              <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                              <w:color w:val="0563C1"/>
                               <w:sz w:val="18"/>
-                              <w:szCs w:val="18"/>
+                              <w:u w:val="single"/>
                             </w:rPr>
-                            <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-                            <w:t xml:space="preserve">web: </w:t>
+                            <w:t xml:space="preserve">  </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
-                            <w:r w:rsidRPr="009559CC">
+                            <w:r w:rsidRPr="00E4437A">
                               <w:rPr>
-                                <w:rStyle w:val="Collegamentoipertestuale"/>
-                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                                <w:color w:val="0563C1"/>
                                 <w:sz w:val="18"/>
-                                <w:szCs w:val="18"/>
-                                <w:lang w:val="en-GB"/>
+                                <w:u w:val="single"/>
                               </w:rPr>
-                              <w:t>https://unica.it/unica/it/dip_pedapsicofilo.page</w:t>
+                              <w:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="478F1662" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="info segreteria prima pag." o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:152pt;margin-top:-27.65pt;width:333.9pt;height:41.95pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq+CnkKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w82xlxiixFhgFB&#10;WyAdelZkKTYgi5qkxM5+/SjZeazbadhFJkXq4+uj5w9trchRWFeBzulwkFIiNIei0vucfn9df7qn&#10;xHmmC6ZAi5yehKMPi48f5o3JxAhKUIWwBEG0yxqT09J7kyWJ46WomRuAERqNEmzNPKp2nxSWNYhe&#10;q2SUprOkAVsYC1w4h7ePnZEuIr6UgvtnKZ3wROUUc/PxtPHchTNZzFm2t8yUFe/TYP+QRc0qjUEv&#10;UI/MM3Kw1R9QdcUtOJB+wKFOQMqKi1gDVjNM31WzLZkRsRZsjjOXNrn/B8ufjlvzYolvv0CLAwwN&#10;aYzLHF6Gelpp6/DFTAnasYWnS9tE6wnHy8lokk7HaOJom45Hd7NpgEmur411/quAmgQhpxbHErvF&#10;jhvnO9ezSwjmQFXFulIqKoEKYqUsOTIcovIxRwT/zUtp0uR0Np6mEVhDeN4hK425XGsKkm93bV/o&#10;DooT1m+ho4YzfF1hkhvm/AuzyAWsC/ntn/GQCjAI9BIlJdiff7sP/jgitFLSILdy6n4cmBWUqG8a&#10;h/d5OJkEMkZlMr0boWJvLbtbiz7UK8DKh7hJhkcx+Ht1FqWF+g3XYBmioolpjrFz6s/iyneMxzXi&#10;YrmMTkg/w/xGbw0P0KHTYQSv7Ruzpp+Txwk/wZmFLHs3rs43vNSwPHiQVZxlaHDX1b7vSN3Ihn7N&#10;wm7c6tHr+jNY/AIAAP//AwBQSwMEFAAGAAgAAAAhAIctmx7jAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGxQ67QhbQmZVAjxkNjRtCB2bmySiHgcxW4S/p5hBcvRXN17Trad&#10;bCsG0/vGEcJiHoEwVDrdUIWwLx5nGxA+KNKqdWQQvo2HbX5+lqlUu5FezbALleAS8qlCqEPoUil9&#10;WRur/Nx1hvj36XqrAp99JXWvRi63rVxG0Upa1RAv1Koz97Upv3Yni/BxVb2/+OnpMMZJ3D08D8X6&#10;TReIlxfT3S2IYKbwF4ZffEaHnJmO7kTaixYhjq7ZJSDMkiQGwYmb9YJljgjLzQpknsn/CvkPAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKr4KeQrAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIctmx7jAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;hQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4543618B" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="009559CC" w:rsidRDefault="00635905" w:rsidP="00635905">
+                  <w:p w14:paraId="2423F71D" w14:textId="77777777" w:rsidR="00E14223" w:rsidRPr="00E4437A" w:rsidRDefault="00E14223" w:rsidP="00E14223">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00E4437A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>Segretaria Amministrativa: Dott.ssa Fabiola Nucifora</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="782C3733" w14:textId="12CBD4E0" w:rsidR="00635905" w:rsidRPr="00E14223" w:rsidRDefault="00E14223" w:rsidP="00E14223">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="009559CC">
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>Segretaria amministrativa: Dott.ssa Fabiola Nucifora,</w:t>
+                      <w:t xml:space="preserve">Via </w:t>
                     </w:r>
-                  </w:p>
-[...1 lines deleted...]
-                    <w:pPr>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r w:rsidRPr="009559CC">
+                      <w:t>Is</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0A2F41"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>via Is Mirrionis 1 Cagliari 09123, tel. +39 070.675.7525,</w:t>
-[...19 lines deleted...]
-                      <w:t xml:space="preserve">e-mail </w:t>
+                      <w:t xml:space="preserve"> Mirrionis, 1 – Cagliari - Tel +39 070/6757525 – e-mail </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3" w:history="1">
-                      <w:r w:rsidRPr="009559CC">
+                      <w:r w:rsidRPr="00E4437A">
                         <w:rPr>
-                          <w:rStyle w:val="Collegamentoipertestuale"/>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                          <w:color w:val="0563C1"/>
                           <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
+                          <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>segpsico@unica.it</w:t>
                       </w:r>
                     </w:hyperlink>
-                    <w:r w:rsidRPr="009559CC">
+                    <w:r w:rsidRPr="00E4437A">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                        <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                        <w:color w:val="0563C1"/>
                         <w:sz w:val="18"/>
-                        <w:szCs w:val="18"/>
+                        <w:u w:val="single"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-                      <w:t xml:space="preserve">web: </w:t>
+                      <w:t xml:space="preserve">  </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId4" w:history="1">
-                      <w:r w:rsidRPr="009559CC">
+                      <w:r w:rsidRPr="00E4437A">
                         <w:rPr>
-                          <w:rStyle w:val="Collegamentoipertestuale"/>
-                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                          <w:color w:val="0563C1"/>
                           <w:sz w:val="18"/>
-                          <w:szCs w:val="18"/>
-                          <w:lang w:val="en-GB"/>
+                          <w:u w:val="single"/>
                         </w:rPr>
-                        <w:t>https://unica.it/unica/it/dip_pedapsicofilo.page</w:t>
+                        <w:t>https://www.unica.it/unica/it/dip_pedapsicofilo.page</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="tight" anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="005D213B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48697BF2" wp14:editId="11C4C843">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-532765</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -2737,77 +3703,67 @@
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="305563C8" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRDefault="00A46D17" w:rsidP="00635905">
+    <w:p w14:paraId="2BA31506" w14:textId="77777777" w:rsidR="00D15EBC" w:rsidRDefault="00D15EBC" w:rsidP="00635905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E77A4C2" w14:textId="77777777" w:rsidR="00A46D17" w:rsidRDefault="00A46D17" w:rsidP="00635905">
+    <w:p w14:paraId="4DF0904C" w14:textId="77777777" w:rsidR="00D15EBC" w:rsidRDefault="00D15EBC" w:rsidP="00635905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="473761D2" w14:textId="77777777" w:rsidR="009559CC" w:rsidRPr="00DC491A" w:rsidRDefault="00BC6C98">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC491A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F9714AE" wp14:editId="22012450">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-530860</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9525</wp:posOffset>
@@ -2858,51 +3814,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65793336" w14:textId="77777777" w:rsidR="00635905" w:rsidRPr="009B0D78" w:rsidRDefault="00635905" w:rsidP="00635905">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:ind w:left="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -2991,50 +3947,276 @@
       </w:tabs>
       <w:ind w:left="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Direttrice: Prof.ssa Elisabetta Gola</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E194339"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58CAA768"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72045089"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B29A4730"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="750F064F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54E8DEE6"/>
     <w:lvl w:ilvl="0" w:tplc="14A2D6A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Garamond" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
@@ -3079,51 +4261,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="775E127D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F98646B8"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3165,110 +4347,255 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FFD7333"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6F686C24"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1967202732">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="979456065">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="737283376">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="773401575">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1073622048">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="129"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A46D17"/>
+    <w:rsid w:val="00052D28"/>
+    <w:rsid w:val="000B6F4F"/>
+    <w:rsid w:val="001379AD"/>
     <w:rsid w:val="00153C69"/>
     <w:rsid w:val="00227EBC"/>
+    <w:rsid w:val="00287323"/>
     <w:rsid w:val="00296F49"/>
     <w:rsid w:val="002A647D"/>
+    <w:rsid w:val="00334012"/>
+    <w:rsid w:val="0035076D"/>
+    <w:rsid w:val="00366A4C"/>
     <w:rsid w:val="003D522D"/>
+    <w:rsid w:val="00471336"/>
     <w:rsid w:val="004A344F"/>
     <w:rsid w:val="00513FD3"/>
     <w:rsid w:val="00515E40"/>
     <w:rsid w:val="005B7ADC"/>
     <w:rsid w:val="005D213B"/>
+    <w:rsid w:val="005D527C"/>
     <w:rsid w:val="005E44C3"/>
     <w:rsid w:val="00635905"/>
+    <w:rsid w:val="00671BF7"/>
+    <w:rsid w:val="00741AE9"/>
+    <w:rsid w:val="00895232"/>
+    <w:rsid w:val="008B317A"/>
+    <w:rsid w:val="008B3DE3"/>
+    <w:rsid w:val="008D0DDE"/>
+    <w:rsid w:val="00925A84"/>
     <w:rsid w:val="009559CC"/>
     <w:rsid w:val="009B4347"/>
+    <w:rsid w:val="009D5E16"/>
     <w:rsid w:val="00A46D17"/>
     <w:rsid w:val="00AC2561"/>
     <w:rsid w:val="00B217FB"/>
+    <w:rsid w:val="00B8344F"/>
     <w:rsid w:val="00BC6C98"/>
+    <w:rsid w:val="00C14160"/>
     <w:rsid w:val="00CF4EEE"/>
+    <w:rsid w:val="00D15EBC"/>
     <w:rsid w:val="00D5753F"/>
     <w:rsid w:val="00DB2FFA"/>
     <w:rsid w:val="00DC491A"/>
+    <w:rsid w:val="00E12D7C"/>
+    <w:rsid w:val="00E14223"/>
+    <w:rsid w:val="00E43E85"/>
     <w:rsid w:val="00E65E90"/>
     <w:rsid w:val="00F5259A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4380,62 +5707,62 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Universit-dataeindirizzoCarattere">
     <w:name w:val="Università - data e indirizzo Carattere"/>
     <w:link w:val="Universit-dataeindirizzo"/>
     <w:rsid w:val="00A46D17"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segpsico@unica.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unica.it/unica/it/dip_pedapsicofilo.page" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gianmichele.soddu\OneDrive%20-%20Universit&#224;%20di%20Cagliari\Documenti\PUB\moduli%20HR%20EG%20FN\_modello_HR_EG_FN.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
@@ -4718,70 +6045,70 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_modello_HR_EG_FN.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2232</Characters>
+  <Pages>2</Pages>
+  <Words>238</Words>
+  <Characters>1361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2618</CharactersWithSpaces>
+  <CharactersWithSpaces>1596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gian Michele Soddu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>